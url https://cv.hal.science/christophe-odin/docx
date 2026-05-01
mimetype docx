--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1078,307 +1078,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00750958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust collagen scoring method for human liver fibrosis by second harmonic microscopy.</w:t>
+                <w:t xml:space="preserve">Fibrillar collagen scoring by second harmonic microscopy: a new tool in the assessment of liver fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Luc Gailhouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Gailhouste</w:t>
+                <w:t xml:space="preserve">Dominique Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (25), pp.25794-807. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.398-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.025794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2009.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684532v1</w:t>
+                <w:t xml:space="preserve">hal-00657949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillar collagen scoring by second harmonic microscopy: a new tool in the assessment of liver fibrosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A robust collagen scoring method for human liver fibrosis by second harmonic microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2009.12.009⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.25794-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.025794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657949v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic microscopy of axonemes.</w:t>
               </w:r>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1624,51 +1624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen and myosin characterization by orientation field second harmonic microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Alkilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,177 +1829,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pilar Garcia</w:t>
+                <w:t xml:space="preserve">Non-descanned versus descanned epifluorescence collection in two-photon microscopy: Experiments and Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281 (21), pp.5480-5486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725179v1</w:t>
+                <w:t xml:space="preserve">hal-00672520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-focus fluorescence collection in two-photon microscopy of scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2018,217 +2013,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 281 (24), pp.6139-6144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-descanned versus descanned epifluorescence collection in two-photon microscopy: Experiments and Monte Carlo simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.07.027⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319 (5859), pp.69-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00672520v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially distributed two-photon excitation fluorescence in scattering media: Experiments and time-resolved Monte Carlo simulations</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Pang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium for Quasicrystals and Strongly Correlated Electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,51 +2926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance contribution to the understanding of the structure, the dynamics and the phase transitions of aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Pang Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMN Grand Bassin Parisien (Palaiseau, Ecole Polytechnique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,221 +3347,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State of repetitive Experiments for Quadrupolar nuclei : genereralization of the Ernst-Anderson Model in the Liouville space.</w:t>
+                <w:t xml:space="preserve">Approximant Zn6Sc phase transition and Quasicrystal : 45Sc and 67Zn NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lepollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien (ISCR Rennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">1rst Joint French-Portuguese NMR Conference Lisbon 19-23 April</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413951v1</w:t>
+                <w:t xml:space="preserve">hal-02414012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximant Zn6Sc phase transition and Quasicrystal : 45Sc and 67Zn NMR</w:t>
+                <w:t xml:space="preserve">Steady-State of repetitive Experiments for Quadrupolar nuclei : genereralization of the Ernst-Anderson Model in the Liouville space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst Joint French-Portuguese NMR Conference Lisbon 19-23 April</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien (ISCR Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414012v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximant and Quasicrystal Zn6Sc : 67Zn and 45Sc NMR investigation</w:t>
               </w:r>
@@ -3573,77 +3573,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lepollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion RMN Grand Bassin Parisien (Thiais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Thiais, France</w:t>
@@ -3666,385 +3666,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des paramètres de diffusion de milieux turbides par microscopie a deux photons.</w:t>
+                <w:t xml:space="preserve">Quantification de la fibrose du foie par microscopie nonlinéaire chez des patients infectes par le virus de l'hépatite C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. E. Dolman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.227-234</w:t>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933951v1</w:t>
+                <w:t xml:space="preserve">hal-00933959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un endo-microscope biphotonique fibre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Fraval</w:t>
+                <w:t xml:space="preserve">Mesure des paramètres de diffusion de milieux turbides par microscopie a deux photons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.209-216</w:t>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933956v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la fibrose du foie par microscopie nonlinéaire chez des patients infectes par le virus de l'hépatite C.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. E. Dolman</w:t>
+                <w:t xml:space="preserve">Développement d'un endo-microscope biphotonique fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Zeitoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. L. Irving</w:t>
+                <w:t xml:space="preserve">N. Fraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. N. Guha</w:t>
+                <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.183-190</w:t>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933959v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric modulated arc therapy (VMAT) quality assurance (QA): Software tool to analyse linear accelerator parameters accuracy</w:t>
               </w:r>
@@ -4297,64 +4297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités structurales de cristaux moléculaires apériodiques hôte-invité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4925,234 +4925,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études par diffraction de neutrons haute résolution de systèmes moléculaires apériodiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie Biomédicale : l'exemple de la Microscopie Multiphotonique des Biomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées de la diffusion neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Albé, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité Univ Ferhat Abbas Sétif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725572v1</w:t>
+                <w:t xml:space="preserve">hal-00677406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Biomédicale : l'exemple de la Microscopie Multiphotonique des Biomatériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études par diffraction de neutrons haute résolution de systèmes moléculaires apériodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité Univ Ferhat Abbas Sétif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Sétif, Algérie</w:t>
+              <w:t xml:space="preserve">16èmes journées de la diffusion neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Albé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677406v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of distribution and orientation of collagen fibers in tissue development: study by means of double imaging by two-photon excited fluorescence and second harmonic generation microscopy</w:t>
               </w:r>
@@ -5246,51 +5246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie multiphotonique endogène de structures fibrillaires : applications potentielles aux maladies fibro-dégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,90 +6024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie de seconde harmonique comme outil de diagnostic biomédical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05169344v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0226840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05327932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ae13c7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2016.12.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Dolman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zaitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Irving" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.6.001209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00907898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gailhouste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.12.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJWBJ1K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01868.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Alkilani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena P. Boryskina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW3BHQMV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.09.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLX4F8RG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.07.027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHC3T1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2006.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LNV08N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunetomo Yamada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bogard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zeitoun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Guha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70400-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG6SXV8V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677406v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailhouste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Kilani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Neil Guha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780125054591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(06)59003-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05169344v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0226840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05327932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ae13c7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2016.12.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Dolman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zaitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Irving" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.6.001209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00907898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gailhouste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.12.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJWBJ1K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01868.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Alkilani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena P. Boryskina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW3BHQMV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHC3T1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.09.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLX4F8RG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2006.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LNV08N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunetomo Yamada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zeitoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Guha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bogard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70400-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG6SXV8V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailhouste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Kilani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Neil Guha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780125054591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(06)59003-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>