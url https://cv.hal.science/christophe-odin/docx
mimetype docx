--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -524,183 +524,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrupolar solid-state NMR and repetitive experiments: Some aspects in the Liouville space. Application to spins I=1</w:t>
+                <w:t xml:space="preserve">Repetitive experiments of one or two-pulse sequences in NQR of spins I=3/2: Liouville space, steady-state, Ernst angle and optimum signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 84, pp.73-82. </w:t>
+              <w:t xml:space="preserve">, 2017, 85, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2016.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810673v1</w:t>
+                <w:t xml:space="preserve">hal-01580454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive experiments of one or two-pulse sequences in NQR of spins I=3/2: Liouville space, steady-state, Ernst angle and optimum signal</w:t>
+                <w:t xml:space="preserve">Quadrupolar solid-state NMR and repetitive experiments: Some aspects in the Liouville space. Application to spins I=1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 85, pp.25-33. </w:t>
+              <w:t xml:space="preserve">, 2017, 84, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580454v1</w:t>
+                <w:t xml:space="preserve">hal-01810673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of area-based collagen scoring by nonlinear microscopy in chronic hepatitis C-induced liver fibrosis</w:t>
               </w:r>
@@ -1078,307 +1078,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00750958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillar collagen scoring by second harmonic microscopy: a new tool in the assessment of liver fibrosis.</w:t>
+                <w:t xml:space="preserve">A robust collagen scoring method for human liver fibrosis by second harmonic microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (3), pp.398-406. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (25), pp.25794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2009.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.025794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657949v1</w:t>
+                <w:t xml:space="preserve">hal-00684532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust collagen scoring method for human liver fibrosis by second harmonic microscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Fibrillar collagen scoring by second harmonic microscopy: a new tool in the assessment of liver fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gailhouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Gailhouste</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2009.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.025794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684532v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic microscopy of axonemes.</w:t>
               </w:r>
@@ -1475,760 +1475,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation fields of nonlinear biological fibrils by second harmonic generation microscopy.</w:t>
+                <w:t xml:space="preserve">Collagen and myosin characterization by orientation field second harmonic microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Alkilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena P. Boryskina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 229 (Pt 1), pp.32-38. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (20), pp.16151-16165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01868.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.016151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672827v1</w:t>
+                <w:t xml:space="preserve">hal-00672471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen and myosin characterization by orientation field second harmonic microscopy.</w:t>
+                <w:t xml:space="preserve">Critical behavior of KDCO3 from 2H and 39K single crystal NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.16.016151⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (1), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672471v1</w:t>
+                <w:t xml:space="preserve">hal-00672582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical behavior of KDCO3 from 2H and 39K single crystal NMR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2112⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319 (5859), pp.69-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00672582v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-descanned versus descanned epifluorescence collection in two-photon microscopy: Experiments and Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-focus fluorescence collection in two-photon microscopy of scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 281 (21), pp.5480-5486. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 281 (24), pp.6139-6144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.07.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00672520v1</w:t>
+                <w:t xml:space="preserve">hal-00672167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-focus fluorescence collection in two-photon microscopy of scattering media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-descanned versus descanned epifluorescence collection in two-photon microscopy: Experiments and Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 281 (24), pp.6139-6144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 281 (21), pp.5480-5486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2008.09.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00672167v1</w:t>
+                <w:t xml:space="preserve">hal-00672520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Degrees of Freedom in Aperiodic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Toudic</w:t>
+                <w:t xml:space="preserve">Orientation fields of nonlinear biological fibrils by second harmonic generation microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rabiller</w:t>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 319 (5859), pp.69-71. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 229 (Pt 1), pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1146745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01868.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725179v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially distributed two-photon excitation fluorescence in scattering media: Experiments and time-resolved Monte Carlo simulations</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Pang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium for Quasicrystals and Strongly Correlated Electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,51 +2926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance contribution to the understanding of the structure, the dynamics and the phase transitions of aperiodic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Pang Tsai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMN Grand Bassin Parisien (Palaiseau, Ecole Polytechnique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lepollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,260 +3666,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la fibrose du foie par microscopie nonlinéaire chez des patients infectes par le virus de l'hépatite C.</w:t>
+                <w:t xml:space="preserve">Mesure des paramètres de diffusion de milieux turbides par microscopie a deux photons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.183-190</w:t>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933959v1</w:t>
+                <w:t xml:space="preserve">hal-00933951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des paramètres de diffusion de milieux turbides par microscopie a deux photons.</w:t>
+                <w:t xml:space="preserve">Quantification de la fibrose du foie par microscopie nonlinéaire chez des patients infectes par le virus de l'hépatite C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. E. Dolman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. N. Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2012 Diagnostic et Imagerie Optique en Médecine et Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.227-234</w:t>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933951v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un endo-microscope biphotonique fibre</w:t>
               </w:r>
@@ -4297,64 +4297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités structurales de cristaux moléculaires apériodiques hôte-invité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,355 +4597,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fils moléculaires et nanoporeux aux champs d'orientation fibrillaires</w:t>
+                <w:t xml:space="preserve">Second harmonic microscopy of axonemes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité au CiNAM, Université Marseille-Luminy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Luminy, France</w:t>
+              <w:t xml:space="preserve">11e Colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667798v1</w:t>
+                <w:t xml:space="preserve">hal-00453386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and Disorder in Nanoporous and Fibrillar systems</w:t>
+                <w:t xml:space="preserve">Microscopies non linéaires TPEF/SHG et Champs d'Orientation fibrillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité University of Zaragoza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire invité au LMSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667800v1</w:t>
+                <w:t xml:space="preserve">hal-00667796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic microscopy of axonemes.</w:t>
+                <w:t xml:space="preserve">Des fils moléculaires et nanoporeux aux champs d'orientation fibrillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.94</w:t>
+              <w:t xml:space="preserve">Séminaire invité au CiNAM, Université Marseille-Luminy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453386v1</w:t>
+                <w:t xml:space="preserve">hal-00667798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopies non linéaires TPEF/SHG et Champs d'Orientation fibrillaires</w:t>
+                <w:t xml:space="preserve">Order and Disorder in Nanoporous and Fibrillar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité au LMSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité University of Zaragoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667796v1</w:t>
+                <w:t xml:space="preserve">hal-00667800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Biomédicale : l'exemple de la Microscopie Multiphotonique des Biomatériaux</w:t>
               </w:r>
@@ -5026,64 +5026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études par diffraction de neutrons haute résolution de systèmes moléculaires apériodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of distribution and orientation of collagen fibers in tissue development: study by means of double imaging by two-photon excited fluorescence and second harmonic generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena P. Boryskina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres Journées Interface Chimie-Biologie-Biophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,90 +6024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie de seconde harmonique comme outil de diagnostic biomédical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gailhouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05169344v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0226840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05327932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ae13c7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2016.12.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Dolman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zaitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Irving" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.6.001209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00907898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gailhouste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.12.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJWBJ1K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025794" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01868.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Alkilani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena P. Boryskina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW3BHQMV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.07.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHC3T1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.09.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLX4F8RG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2006.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LNV08N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunetomo Yamada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zeitoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Guha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bogard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70400-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG6SXV8V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailhouste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Kilani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Neil Guha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780125054591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(06)59003-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05169344v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0226840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05327932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ae13c7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodriguez-Fano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00013J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02634594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01810673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2016.12.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sevrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Dolman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zaitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Irving" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.6.001209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00907898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Grand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.025221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00750958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lafond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Even" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2012.10.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gailhouste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2009.12.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJWBJ1K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Alkilani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena P. Boryskina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.016151" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2112" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW3BHQMV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toudic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1146745" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.09.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLX4F8RG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2008.07.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KHC3T1N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01868.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amblard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2006.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LNV08N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Khaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ameline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Pang Tsai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsunetomo Yamada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lepoll&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zeitoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Guha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bogard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(12)70400-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG6SXV8V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Huard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gailhouste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Kilani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Neil Guha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/product.jsp?isbn=9780125054591" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0066-4103(06)59003-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>