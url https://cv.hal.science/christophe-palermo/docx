--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -391,338 +391,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
+                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoras Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986004⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445104v1</w:t>
+                <w:t xml:space="preserve">hal-02445106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling effects in noise temperature spectrum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulation of THz noise and generation under electron cooling in wurtzite GaN MOSFET at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445106v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculation of In&amp;lt;inf&amp;gt;0.53&amp;lt;/inf&amp;gt;Ga&amp;lt;inf&amp;gt;0.47&amp;lt;/inf&amp;gt;As and InAs noise parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slyman Karishy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,329 +918,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Plasmonic Noise of Field-Effect Transistors Operating at Terahertz Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Int. Conf. On Unsolved Problems on Noise, UPoN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920702v1</w:t>
+                <w:t xml:space="preserve">hal-01922559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Noise of Field-Effect Transistors Operating at Terahertz Frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepped current voltage relation and THz oscillations in GaN MOSFET due to optical phonon emission : Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Conf. On Unsolved Problems on Noise, UPoN 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drain current noise in GaN MOSFETs at THz generation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,76 +1558,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ajaka</w:t>
+                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1642,107 +1655,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923482v1</w:t>
+                <w:t xml:space="preserve">hal-01923497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunn Effect in n-InP MOSFET at positive gate bias and impact ionization conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,119 +1774,106 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1882,398 +1882,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923497v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daher</w:t>
+                <w:t xml:space="preserve">P. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454350v1</w:t>
+                <w:t xml:space="preserve">hal-01927651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Starikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927651v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the emission/noise temperature in MOSFET/HEMT structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ICNF International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. </w:t>
@@ -2560,458 +2560,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sharma</w:t>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,90 +3079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission enhancement in FET/HEMT due to excess electrons in channel-under-gate regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
@@ -3319,2586 +3319,2586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904175v1</w:t>
+                <w:t xml:space="preserve">hal-01904176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904172v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443160v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443149v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.J. Deen and C.H. Chen, Jun 2011, Toronto, Canada. pp.180-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904169v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904177v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5516389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443164v1</w:t>
+                <w:t xml:space="preserve">hal-02443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904173v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904176v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636142v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mateos</w:t>
+                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5516389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443157v1</w:t>
+                <w:t xml:space="preserve">hal-02443160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Millithaler</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443049v1</w:t>
+                <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904187v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chmielowska</w:t>
+                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455804v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
+                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012091⟩</w:t>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443121v1</w:t>
+                <w:t xml:space="preserve">hal-02443038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.321-324, </w:t>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.345-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3140463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3140470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443038v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904182v1</w:t>
+                <w:t xml:space="preserve">hal-01904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904179v1</w:t>
+                <w:t xml:space="preserve">hal-02443116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443116v1</w:t>
+                <w:t xml:space="preserve">hal-01904179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
               </w:r>
@@ -5936,51 +5936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France. pp.012096, </w:t>
@@ -6276,277 +6276,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
+              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904194v1</w:t>
+                <w:t xml:space="preserve">hal-02455795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+                <w:t xml:space="preserve">hal-02442999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités et résonances TeraHertz dans les nanodispositifs : modélisation hydrodynamique</w:t>
               </w:r>
@@ -6666,51 +6666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,820 +6897,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442999v1</w:t>
+                <w:t xml:space="preserve">hal-02442978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455795v1</w:t>
+                <w:t xml:space="preserve">hal-01904193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442978v1</w:t>
+                <w:t xml:space="preserve">hal-01904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904193v1</w:t>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique des oscillations THz dans des systèmes en InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904197v1</w:t>
+                <w:t xml:space="preserve">hal-02442914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Generation of coherent terahertz radiation due to optical-phonon emission assisted transit-time resonance in quantum wells and heterolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoras Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vilnius, Lithuania. pp.65960A-65960A-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.726365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904199v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise analysis of plasma wave oscillations in InGaAs channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7732,119 +7741,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 19th International Conference on Noise and Fluctuations; ICNF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Tacano, Y Yamamoto, and M. Nakao, 2007, Tokyo, Japan. pp.201-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2759666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7876,198 +7885,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique de la synchronisation optique des oscillations de plasma térahertz dans les nanotransistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8089,478 +8098,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904209v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique des oscillations THz dans des systèmes en InGaAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442914v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent terahertz radiation due to optical-phonon emission assisted transit-time resonance in quantum wells and heterolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.726365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442789v1</w:t>
+                <w:t xml:space="preserve">hal-01904209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified hydrodynamic approach for the modeling of high-frequency noise in FETs</w:t>
               </w:r>
@@ -8693,51 +8693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensional heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8818,51 +8818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mobilité dans les transistors nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,77 +8952,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akwoué Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
@@ -9045,286 +9045,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Study of the Suppression of Diffusion Noise</w:t>
               </w:r>
@@ -9336,51 +9336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzhinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,64 +9495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conf. on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Saraniti and U. Ravaioli, 2005, Chicago, United States. pp.291-294, </w:t>
@@ -9596,636 +9596,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Chevrier, T. Taliercio, P. Falgayrettes and P. Gall-Borrut, 2005, Montpellier, France. pp.763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154896v1</w:t>
+                <w:t xml:space="preserve">hal-02441245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Gonzalez, J. Mateos, D. Pardo, 2005, Salamanca, Spain. pp.151-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2036720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441245v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2036720⟩</w:t>
+              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Reggiani, C. Pennetta, V. Akimov, E. Alfinato and M. Rosini, 2005, Gallipoli, Italy. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441261v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Reggiani, C. Pennetta, V. Akimov, E. Alfinato and M. Rosini, 2005, Gallipoli, Italy. pp.474-479, </w:t>
+              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salamanca, Spain. pp.335-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2036763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441550v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of high-frequency mobility and diffusion noise in nitride-based semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium UFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vilnius, Lithuania. pp.408, </w:t>
@@ -10263,103 +10263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005) [ http://www.univ-savoie.fr/labos/lahc/horizonsjnog/presentation_hor.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.54-55</w:t>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,64 +10535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10634,77 +10634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo and semi-analytical approaches to non-equilibrium high-frequency transport in narrow-gap semiconductors: application to Mercury-Cadmium-Telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,360 +10755,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
+                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121747v1</w:t>
+                <w:t xml:space="preserve">hal-03547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547770v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz response of a field-effect transistor loaded with a reactive component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11149,537 +11149,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
+                <w:t xml:space="preserve">F. Z. Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055194v1</w:t>
+                <w:t xml:space="preserve">hal-02450395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
+                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Z. Mahi</w:t>
+                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450395v1</w:t>
+                <w:t xml:space="preserve">hal-02055194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slyman Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759550v1</w:t>
+                <w:t xml:space="preserve">hal-01638344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638344v1</w:t>
+                <w:t xml:space="preserve">hal-01759550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of THz detection in InGaAs-based HEMTs: a numerical analysis</w:t>
               </w:r>
@@ -11789,321 +11789,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638321v1</w:t>
+                <w:t xml:space="preserve">hal-01638309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638309v1</w:t>
+                <w:t xml:space="preserve">hal-01638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gate-length shortening on the terahertz small-signal and self-oscillations characteristics of field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12180,64 +12180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Diodes THz Response to Impulse Train and Stochastic Optical Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karishy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ajaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12323,51 +12323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,347 +12425,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External excitation of hybrid plasma resonances in a gated semiconductor slab: An analytical study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative Analysis of Nitrides Band Structures Calculated by the Empirical Pseudopotential Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4887116⟩</w:t>
+              <w:t xml:space="preserve">Universal Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.58 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/ujms.2014.020303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055202v1</w:t>
+                <w:t xml:space="preserve">hal-01636472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Nitrides Band Structures Calculated by the Empirical Pseudopotential Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External excitation of hybrid plasma resonances in a gated semiconductor slab: An analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.58 - 72. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (1), pp.013707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13189/ujms.2014.020303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4887116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636472v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz Detection Through Phase-Controlled Current Response in Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12819,1975 +12819,1975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450356v1</w:t>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (01), pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Kallassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450353v1</w:t>
+                <w:t xml:space="preserve">hal-02443701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450424v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Simulation of Drift Mobility in N-Hg&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarka Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312-315, pp.122-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.312-315.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801105v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443685v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Simulation of Drift Mobility in N-Hg&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Te</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.312-315.122⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443641v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443701v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904166v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801126v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (20), pp.203504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02450334v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801101v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kallassy</w:t>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Moutaouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/25/7/075012⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (26), pp.262108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449790v1</w:t>
+                <w:t xml:space="preserve">hal-00550842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+                <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Teppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">T Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Moutaouakil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Coquillat</w:t>
+                <w:t xml:space="preserve">Z. Kallassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.075012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/25/7/075012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3529464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00550842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14851,90 +14851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-two-dimensional Poisson equation for the modeling of field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (3-4), pp.141-145. </w:t>
@@ -14978,867 +14978,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gasquet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801465v1</w:t>
+                <w:t xml:space="preserve">hal-01904184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443129v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior of electronic noise related to the onset of current instabilities in n + nn + diodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gružinskis</w:t>
+                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 (01), pp.P01035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01035⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2009 (01), pp.P01040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443132v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise in nanometric semiconductor layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/02/P02030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443136v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Anomalous behavior of electronic noise related to the onset of current instabilities in n + nn + diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (01), pp.P01035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904184v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of bench implementation for the study of terahertz amplification in gallium nitride quantum wells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">Plasmonic noise in nanometric semiconductor layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (02), pp.P02030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/02/P02030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic modeling of optically-excited terahertz plasma oscillations in nanometric field effect transistors</w:t>
               </w:r>
@@ -15952,376 +15952,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron transport properties of bulk mercury–cadmium–telluride at 77K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Gasquet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012075⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (1), pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904185v1</w:t>
+                <w:t xml:space="preserve">hal-02447971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport properties of bulk mercury–cadmium–telluride at 77K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-temperature terahertz spectroscopy of optically excited plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2008.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02447971v1</w:t>
+                <w:t xml:space="preserve">hal-01904185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in gated ultrathin channel of n-InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16366,1028 +16366,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.Volume: 92 Issue: 4 Article Number: 042113. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844765v1</w:t>
+                <w:t xml:space="preserve">hal-00327305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.15-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-00329833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00327305v1</w:t>
+                <w:t xml:space="preserve">hal-02443017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Belghachi</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00329833v1</w:t>
+                <w:t xml:space="preserve">hal-02443004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02443004v1</w:t>
+                <w:t xml:space="preserve">hal-02443020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Volume: 92 Issue: 4 Article Number: 042113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443020v1</w:t>
+                <w:t xml:space="preserve">hal-00844765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (38), pp.384209. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443017v1</w:t>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of 2D TASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoras Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17463,77 +17463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17755,51 +17755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency limits of THz radiation generated by optical-phonon transit-time resonance in quantum wells and heterolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,51 +17807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (4), pp.045333.1-045333.8. </w:t>
@@ -17915,64 +17915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18048,77 +18048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of static and dynamic electron transport in nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18182,64 +18182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of hot-electron transport and diffusion noise in GaN and InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18328,64 +18328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field mobility spectrum in nonparabolic compound semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18475,51 +18475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18591,51 +18591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo analysis of high-frequency non-equilibrium transport in mercury-cadmium-telluride for infrared detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19015,51 +19015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of Ballistic Electron Transport in n+-i-n+ Diodes : Propertie in THz Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Korotyeyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kochelap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19288,51 +19288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets d’une onde hyperfréquence de forte puissance sur les matériaux à applications optroniques : Application au Hg1−xCdxTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université Montpellier 2, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19391,51 +19391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la modélisation et du calcul numérique au développement de sources et détecteurs térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Montpellier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19622,51 +19622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18FH45FN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18FH45FN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>