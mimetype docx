--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1558,89 +1558,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1655,67 +1642,67 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923497v1</w:t>
+                <w:t xml:space="preserve">hal-01923482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunn Effect in n-InP MOSFET at positive gate bias and impact ionization conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1774,106 +1761,119 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ajaka</w:t>
+                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1882,57 +1882,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923482v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
               </w:r>
@@ -2560,402 +2560,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Torres</w:t>
+                <w:t xml:space="preserve">R. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,1550 +3319,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904176v1</w:t>
+                <w:t xml:space="preserve">hal-01904175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904177v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443149v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904169v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904173v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994294⟩</w:t>
+              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443164v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636142v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443157v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.J. Deen and C.H. Chen, Jun 2011, Toronto, Canada. pp.180-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904175v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904172v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ziadé</w:t>
+                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5516389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443160v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
               </w:r>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Térahertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
@@ -4967,938 +4967,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chmielowska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">J. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.345-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455804v1</w:t>
+                <w:t xml:space="preserve">hal-02443049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
+                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443121v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443038v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3140470⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443049v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
+                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904187v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443116v1</w:t>
+                <w:t xml:space="preserve">hal-01904179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Electronic, optical and thermal excitation of plasma waves in HEMTs: A theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5\textsuperscripte Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904179v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
               </w:r>
@@ -6276,1148 +6276,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455795v1</w:t>
+                <w:t xml:space="preserve">hal-01904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442999v1</w:t>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités et résonances TeraHertz dans les nanodispositifs : modélisation hydrodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442986v1</w:t>
+                <w:t xml:space="preserve">hal-02442999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904188v1</w:t>
+                <w:t xml:space="preserve">hal-02455795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
+                <w:t xml:space="preserve">Instabilités et résonances TeraHertz dans les nanodispositifs : modélisation hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904195v1</w:t>
+                <w:t xml:space="preserve">hal-02442986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442978v1</w:t>
+                <w:t xml:space="preserve">hal-01904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
+              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904193v1</w:t>
+                <w:t xml:space="preserve">hal-01904195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904194v1</w:t>
+                <w:t xml:space="preserve">hal-02442978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+                <w:t xml:space="preserve">hal-01904193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude microscopique des oscillations THz dans des systèmes en InGaAs</w:t>
               </w:r>
@@ -7656,786 +7656,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis of plasma wave oscillations in InGaAs channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 19th International Conference on Noise and Fluctuations; ICNF 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442832v1</w:t>
+                <w:t xml:space="preserve">hal-01904197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gružinskis</w:t>
+                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442862v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique de la synchronisation optique des oscillations de plasma térahertz dans les nanotransistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Varani</w:t>
+                <w:t xml:space="preserve">Noise analysis of plasma wave oscillations in InGaAs channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 19th International Conference on Noise and Fluctuations; ICNF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Tacano, Y Yamamoto, and M. Nakao, 2007, Tokyo, Japan. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904208v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904206v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique de la synchronisation optique des oscillations de plasma térahertz dans les nanotransistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904197v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904199v1</w:t>
+                <w:t xml:space="preserve">hal-01904206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
               </w:r>
@@ -8818,51 +8818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mobilité dans les transistors nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,51 +8978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
@@ -9045,286 +9045,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Study of the Suppression of Diffusion Noise</w:t>
               </w:r>
@@ -9495,64 +9495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conf. on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Saraniti and U. Ravaioli, 2005, Chicago, United States. pp.291-294, </w:t>
@@ -9596,554 +9596,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salamanca, Spain. pp.335-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2036763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441245v1</w:t>
+                <w:t xml:space="preserve">hal-00154896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Starikov</w:t>
+                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Chevrier, T. Taliercio, P. Falgayrettes and P. Gall-Borrut, 2005, Montpellier, France. pp.763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441261v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Gonzalez, J. Mateos, D. Pardo, 2005, Salamanca, Spain. pp.151-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2036720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441550v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Salamanca, Spain. pp.335-338, </w:t>
+              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Reggiani, C. Pennetta, V. Akimov, E. Alfinato and M. Rosini, 2005, Gallipoli, Italy. pp.474-479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2036763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154896v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of high-frequency mobility and diffusion noise in nitride-based semiconductors</w:t>
               </w:r>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium UFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vilnius, Lithuania. pp.408, </w:t>
@@ -10263,103 +10263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005) [ http://www.univ-savoie.fr/labos/lahc/horizonsjnog/presentation_hor.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.54-55</w:t>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,51 +10660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,334 +10755,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
+                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+                <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547770v1</w:t>
+                <w:t xml:space="preserve">hal-04121747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abbes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121747v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz response of a field-effect transistor loaded with a reactive component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11149,537 +11149,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
+                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Z. Mahi</w:t>
+                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450395v1</w:t>
+                <w:t xml:space="preserve">hal-02055194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
+                <w:t xml:space="preserve">F. Z. Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055194v1</w:t>
+                <w:t xml:space="preserve">hal-02450395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638344v1</w:t>
+                <w:t xml:space="preserve">hal-01759550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slyman Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759550v1</w:t>
+                <w:t xml:space="preserve">hal-01638344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of THz detection in InGaAs-based HEMTs: a numerical analysis</w:t>
               </w:r>
@@ -11789,278 +11789,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638309v1</w:t>
+                <w:t xml:space="preserve">hal-01638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638321v1</w:t>
+                <w:t xml:space="preserve">hal-01638309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gate-length shortening on the terahertz small-signal and self-oscillations characteristics of field-effect transistors</w:t>
               </w:r>
@@ -12180,64 +12180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Diodes THz Response to Impulse Train and Stochastic Optical Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karishy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ajaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12695,51 +12695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz Detection Through Phase-Controlled Current Response in Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12819,1626 +12819,1626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (01), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+                <w:t xml:space="preserve">hal-02450356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (01), pp.121-131. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450356v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443701v1</w:t>
+                <w:t xml:space="preserve">hal-02450353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (20), pp.203504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443685v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Simulation of Drift Mobility in N-Hg&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Te</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.312-315.122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443641v1</w:t>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Simulation of Drift Mobility in N-Hg&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarka Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312-315, pp.122-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.312-315.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904166v1</w:t>
+                <w:t xml:space="preserve">hal-02443641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Kallassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801105v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801126v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02450334v1</w:t>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01801101v1</w:t>
+                <w:t xml:space="preserve">hal-01801126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02450424v1</w:t>
+                <w:t xml:space="preserve">hal-02450334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Klimov</w:t>
+                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.169-187. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450353v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
               </w:r>
@@ -14558,51 +14558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14698,307 +14698,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Pseudo-two-dimensional Poisson equation for the modeling of field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (3-4), pp.141-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3282798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10825-010-0333-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801138v1</w:t>
+                <w:t xml:space="preserve">hal-02444404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-two-dimensional Poisson equation for the modeling of field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+                <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3282798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-010-0333-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02444404v1</w:t>
+                <w:t xml:space="preserve">hal-01801138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic, optical and thermal excitation of terahertz plasma waves in HEMTs at room temperature</w:t>
               </w:r>
@@ -15036,78 +15036,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904184v1</w:t>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15246,307 +15246,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443129v1</w:t>
+                <w:t xml:space="preserve">hal-01801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (01), pp.P01040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801465v1</w:t>
+                <w:t xml:space="preserve">hal-02443129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous behavior of electronic noise related to the onset of current instabilities in n + nn + diodes</w:t>
               </w:r>
@@ -15678,51 +15678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic noise in nanometric semiconductor layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16156,51 +16156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
@@ -16238,90 +16238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in gated ultrathin channel of n-InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16366,972 +16366,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Volume: 92 Issue: 4 Article Number: 042113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327305v1</w:t>
+                <w:t xml:space="preserve">hal-00844765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 62 (1), pp.15-18. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329833v1</w:t>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443017v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443004v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443020v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-02443020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of 2D TASER</w:t>
               </w:r>
@@ -17457,319 +17457,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+                <w:t xml:space="preserve">An iterative matrix solution of the Boltzmann equation for the calculation of diffusion and noise in semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Amechnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moatadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-006-0143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327167v1</w:t>
+                <w:t xml:space="preserve">hal-00327780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative matrix solution of the Boltzmann equation for the calculation of diffusion and noise in semiconductors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Moatadid</w:t>
+                <w:t xml:space="preserve">Generation of terahertz radiation assisted by optical phonons in nitride-based quantum wells and heterolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.261-266. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.236-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-006-0143-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327780v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency limits of THz radiation generated by optical-phonon transit-time resonance in quantum wells and heterolayers</w:t>
               </w:r>
@@ -17915,64 +17915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17984,88 +17984,76 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (2-3), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10825-006-8822-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of static and dynamic electron transport in nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18074,132 +18062,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 98 (Issue 8), pp. 083701-083701-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2089187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of hot-electron transport and diffusion noise in GaN and InN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18248,104 +18236,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 20 (no3), pp. 279-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/20/3/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/20/3/004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-field mobility spectrum in nonparabolic compound semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18394,328 +18382,328 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (46), pp.8267-8273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/16/46/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding spurious velocity overshoots in hydrodynamic simulations of deep submicron devices by a physical modelling of heat transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19, pp.S142-S144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo analysis of high-frequency non-equilibrium transport in mercury-cadmium-telluride for infrared detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (4), pp.S443-S445. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/145⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18725,185 +18713,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aniel</w:t>
+                <w:t xml:space="preserve">Gregory Auton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Auton</w:t>
+                <w:t xml:space="preserve">David Cumming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cumming</w:t>
+                <w:t xml:space="preserve">Michael Feiginov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Semiconductor Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.807-849, 2023, Springer Handbooks, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-79827-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Wave Excitation by Terahertz Electric Signal in High Electron Mobility Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18966,100 +18954,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Persano Adorno and S. Pokutnyi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Semiconductor Research: Physics of Nanosystems, Spintronics and Technological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 11, NOVA Science Publisher, p. 227, 2014, 978-1-63321-788-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of Ballistic Electron Transport in n+-i-n+ Diodes : Propertie in THz Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Korotyeyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kochelap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19095,176 +19083,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. A. Goddard, D. W. Brenner, S. E. Lyshevski, G. J. Iafrate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nanoscience, Engineering, and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.239-275, 2012, Handbook of Nanoscience, Engineering, and Technology, 978-1-4398-6015-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scattered packet method for the simulation of transport phenomena in semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Amechnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Achachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research Advances in Science and Technology of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transworld Research Network, pp.95-119, 2004, 81-7895-137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19274,100 +19262,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets d’une onde hyperfréquence de forte puissance sur les matériaux à applications optroniques : Application au Hg1−xCdxTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université Montpellier 2, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01212995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19377,105 +19365,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la modélisation et du calcul numérique au développement de sources et détecteurs térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Montpellier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01638568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19622,51 +19610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18FH45FN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>