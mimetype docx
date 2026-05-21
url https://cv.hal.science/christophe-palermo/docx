--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1558,76 +1558,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ajaka</w:t>
+                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1642,297 +1655,284 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923482v1</w:t>
+                <w:t xml:space="preserve">hal-01923497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunn Effect in n-InP MOSFET at positive gate bias and impact ionization conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical diodes response to optical and electrical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923504v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of plasma oscillation response to THz radiation applied upon high electron mobility transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Belghachi</w:t>
+                <w:t xml:space="preserve">Gunn Effect in n-InP MOSFET at positive gate bias and impact ionization conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Electronics</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop On Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923497v1</w:t>
+                <w:t xml:space="preserve">hal-01923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of low-frequency excess noise in InP MOSFETs/HEMTs at impact ionization conditions</w:t>
               </w:r>
@@ -2560,402 +2560,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sharma</w:t>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455707v1</w:t>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799965v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t>
               </w:r>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,1550 +3319,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904175v1</w:t>
+                <w:t xml:space="preserve">hal-01904176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904170v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904172v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443160v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904176v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of ballistic effects in high speed InAs-based quantum hot electron transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 35th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612857⟩</w:t>
+              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.J. Deen and C.H. Chen, Jun 2011, Toronto, Canada. pp.180-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443149v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904169v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Takamatsu, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5516389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904177v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of high-frequency electronic noise induced by 2D plasma waves in field-effect and high-electron-mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evgenij Starikov</w:t>
+                <w:t xml:space="preserve">Terahertz three-dimensional plasma resonances in InGaAs diodes: a hydrodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 21st International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th European Microwave Integrated Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443164v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Small-signal characterization of FETs/HEMTs for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904173v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636142v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-resonant THz detection with HEMTs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz plasma wave oscillations in nanotransistors: application to THz radiations detection and generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 22nd International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2010.5516389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443157v1</w:t>
+                <w:t xml:space="preserve">hal-01904172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie terahertz des ondes de plasma excitées par battement optique dans les transistors HEMTs</w:t>
               </w:r>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Térahertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lille, France</w:t>
@@ -4967,722 +4967,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Millithaler</w:t>
+                <w:t xml:space="preserve">M. Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Günzburg / Ulm, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443049v1</w:t>
+                <w:t xml:space="preserve">hal-02455804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of GaN quantum wells on GaN substrates for TeraHertz generation by amplification of transverse electromagnetic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Heterostructure Technology Workshop – HETECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455804v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise in Si and InGaAs semiconductor nanolayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo analysis of noise spectra in InAs channels from diffusive to ballistic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012091⟩</w:t>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Macucci and G. Basso, 2009, Pisa, Italy. pp.345-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3140470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443121v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic noise in high electron-mobility transistors under photo-excitation conditions</w:t>
+                <w:t xml:space="preserve">Coupled experimental and numerical investigations of resonant plasma waves oscillations in HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 20th International Conference on Noice and Fluctuations (ICNF-2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR-E Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3140463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443038v1</w:t>
+                <w:t xml:space="preserve">hal-01904187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie continue d'éléments optiques pour une expérience cryogénique terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Electron Dynamics In Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Varani, 2009, Montpellier, France. pp.012076, </w:t>
@@ -6276,2166 +6276,2166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904194v1</w:t>
+                <w:t xml:space="preserve">hal-02442999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
+              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904189v1</w:t>
+                <w:t xml:space="preserve">hal-02455795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des phonons optiques dans la génération d'ondes terahertz dans le GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+                <w:t xml:space="preserve">Instabilités et résonances TeraHertz dans les nanodispositifs : modélisation hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442999v1</w:t>
+                <w:t xml:space="preserve">hal-02442986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electronic transport in high mobility materials: application to InGaAs and InAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Workshop on Heterostructure Technology (HETECH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Verzellesi, Gaudenzio Meneghesso, Matteo Meneghini, Daniele Vogrig, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455795v1</w:t>
+                <w:t xml:space="preserve">hal-01904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités et résonances TeraHertz dans les nanodispositifs : modélisation hydrodynamique</w:t>
+                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442986v1</w:t>
+                <w:t xml:space="preserve">hal-01904195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of optically excited THz plasma waves in submicron InGaAs HEMTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904188v1</w:t>
+                <w:t xml:space="preserve">hal-02442978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion optoélectronique terahertz par nanotransistors HEMTs à ondes de plasma : simulations hydrodynamiques et expériences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904195v1</w:t>
+                <w:t xml:space="preserve">hal-01904193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique des propriétés de transport électronique dans l’InGaAs à température ambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation in GaN quantum wells by amplification of transverse electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Laurent</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.85--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442978v1</w:t>
+                <w:t xml:space="preserve">hal-01904189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz detection and generation by semiconductor heterostructures using transport properties in InGaAs HEMT and GaN 2D electron gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Analytical and numerical modelling of optical excitation of THz plasma modes in nanoHEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Heterostructure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.155--156</w:t>
+              <w:t xml:space="preserve">, 2008, Venice, Italy. pp.157--158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904193v1</w:t>
+                <w:t xml:space="preserve">hal-01904194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique des oscillations THz dans des systèmes en InGaAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pousset</w:t>
+                <w:t xml:space="preserve">Generation of coherent terahertz radiation due to optical-phonon emission assisted transit-time resonance in quantum wells and heterolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Millithaler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Viktoras Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vilnius, Lithuania. pp.65960A-65960A-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.726365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442914v1</w:t>
+                <w:t xml:space="preserve">hal-02442789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent terahertz radiation due to optical-phonon emission assisted transit-time resonance in quantum wells and heterolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">Etude microscopique des oscillations THz dans des systèmes en InGaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442789v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise analysis of plasma wave oscillations in InGaAs channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Térahertz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 19th International Conference on Noise and Fluctuations; ICNF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Tacano, Y Yamamoto, and M. Nakao, 2007, Tokyo, Japan. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904197v1</w:t>
+                <w:t xml:space="preserve">hal-02442832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904199v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise analysis of plasma wave oscillations in InGaAs channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique de la synchronisation optique des oscillations de plasma térahertz dans les nanotransistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 19th International Conference on Noise and Fluctuations; ICNF 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2759666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02442832v1</w:t>
+                <w:t xml:space="preserve">hal-01904208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of coherent TeraHertz radiation assisted by optical phonons in nitride-based bidimensionnal heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gružinskis</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Hertzian Optic and Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442862v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique de la synchronisation optique des oscillations de plasma térahertz dans les nanotransistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Varani</w:t>
+                <w:t xml:space="preserve">Étude Théorique et Expérimentale de la Réponse à un Battement Optique de Transistors HEMT à Onde de Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Du Réseau Doctoral de Micro-électronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bombannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904208v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Investigation of sub-TeraHertz Optical-Beating Detection by Plasma Waves in High Electron Mobility Transistors</w:t>
+                <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904206v1</w:t>
+                <w:t xml:space="preserve">hal-01904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Coherent TeraHertz Radiation in 2D Nitride-Based Structures</w:t>
               </w:r>
@@ -8818,51 +8818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mobilité dans les transistors nanométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,51 +8978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Space Terahertz Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.255--258</w:t>
@@ -9045,286 +9045,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Study of the Suppression of Diffusion Noise</w:t>
               </w:r>
@@ -9495,64 +9495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conf. on Nonequilibrium Carrier Dynamics in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Saraniti and U. Ravaioli, 2005, Chicago, United States. pp.291-294, </w:t>
@@ -9596,554 +9596,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Chevrier, T. Taliercio, P. Falgayrettes and P. Gall-Borrut, 2005, Montpellier, France. pp.763</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154896v1</w:t>
+                <w:t xml:space="preserve">hal-02441245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte carlo analysis of nano-scale Schottky diodes for THz generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gonzalez</w:t>
+                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Gonzalez, J. Mateos, D. Pardo, 2005, Salamanca, Spain. pp.151-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2036720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441245v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo calculation of diffusion coefficient, noise spectral density and noise temperature in HgCdTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND FLUCTUATIONS: 18th International Conference on Noise and Fluctuations - ICNF 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2036720⟩</w:t>
+              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Reggiani, C. Pennetta, V. Akimov, E. Alfinato and M. Rosini, 2005, Gallipoli, Italy. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441261v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Possible To Suppress Noise By Noise In Semiconductors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNSOLVED PROBLEMS OF NOISE AND FLUCTUATIONS: UPoN 2005: Fourth International Conference on Unsolved Problems of Noise and Fluctuations in Physics, Biology, and High Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Reggiani, C. Pennetta, V. Akimov, E. Alfinato and M. Rosini, 2005, Gallipoli, Italy. pp.474-479, </w:t>
+              <w:t xml:space="preserve">Terahertz emission from nanometric HEMTs analyzed by noise spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salamanca, Spain. pp.335-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2138655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2036763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441550v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo calculations of high-frequency mobility and diffusion noise in nitride-based semiconductors</w:t>
               </w:r>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium UFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vilnius, Lithuania. pp.408, </w:t>
@@ -10263,103 +10263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005) [ http://www.univ-savoie.fr/labos/lahc/horizonsjnog/presentation_hor.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.54-55</w:t>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,51 +10660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,334 +10755,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
+                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121747v1</w:t>
+                <w:t xml:space="preserve">hal-03547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport characteristics of AlGaN/GaN structures for amplification of terahertz radiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic analysis of semiconductor photoconductivity dynamics under different laser excitations: two- and three-level models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (2), pp.144. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10825-022-01970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547770v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz response of a field-effect transistor loaded with a reactive component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11149,537 +11149,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
+                <w:t xml:space="preserve">F. Z. Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055194v1</w:t>
+                <w:t xml:space="preserve">hal-02450395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Responsivity Calculation of Unipolar Diodes Based on Transistor Channels Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Majid Mammeri</w:t>
+                <w:t xml:space="preserve">Analytical Characterization of unipolar diode based on Transistor Channels model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Z. Mahi</w:t>
+                <w:t xml:space="preserve">A. Majid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.1</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450395v1</w:t>
+                <w:t xml:space="preserve">hal-02055194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slyman Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759550v1</w:t>
+                <w:t xml:space="preserve">hal-01638344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of electron transport properties in bulk InGaAs and InAs at room temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic noise of field-effect transistors operating at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v55i4.3228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/05/054020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638344v1</w:t>
+                <w:t xml:space="preserve">hal-01759550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of THz detection in InGaAs-based HEMTs: a numerical analysis</w:t>
               </w:r>
@@ -11789,278 +11789,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638321v1</w:t>
+                <w:t xml:space="preserve">hal-01638309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current response and gain in plasmonic vertical diodes in the presence of electrical and optical THz excitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Small-Signal Response of Field-Effect Transistor Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 456, pp.21 - 25. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.584 - 589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2433031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638309v1</w:t>
+                <w:t xml:space="preserve">hal-01638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gate-length shortening on the terahertz small-signal and self-oscillations characteristics of field-effect transistors</w:t>
               </w:r>
@@ -12174,278 +12174,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Diodes THz Response to Impulse Train and Stochastic Optical Excitations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TeraHertz electronic noise in field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477515500261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.87 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-014-0657-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638338v1</w:t>
+                <w:t xml:space="preserve">hal-01638314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeraHertz electronic noise in field-effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Diodes THz Response to Impulse Train and Stochastic Optical Excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karishy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.87 - 93. </w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-014-0657-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219477515500261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638314v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Nitrides Band Structures Calculated by the Empirical Pseudopotential Method</w:t>
               </w:r>
@@ -12695,51 +12695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz Detection Through Phase-Controlled Current Response in Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12819,727 +12819,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Shiktorov</w:t>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450356v1</w:t>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL OF HIGH-FREQUENCY NOISE OF SCHOTTKY-BARRIER FREQUENCY MULTIPLIERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (01), pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219477511000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450353v1</w:t>
+                <w:t xml:space="preserve">hal-01904166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450424v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Kallassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443685v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Simulation of Drift Mobility in N-Hg&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarka Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Belghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13557,888 +13553,892 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 312-315, pp.122-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.312-315.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Study of Terahertz Three-Dimensional Plasma Resonances in InGaAs Diodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.415⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443701v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gruzinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904166v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blin</w:t>
+                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801105v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal characterization of fet/hemt for terahertz applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.203⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801126v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transconductance characteristics and plasma oscillations in nanometric InGaAs field effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
+                <w:t xml:space="preserve">Theory of Ballistic Electron Transport in &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; – &amp;lt;I&amp;gt;i&amp;lt;/I&amp;gt; – &amp;lt;I&amp;gt;n&amp;lt;/I&amp;gt;&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; Diodes. Negative Dynamic Resistance in THz-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Korotyeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2010.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jno.2011.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02450334v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Oscillations in Nanotransistors: Application to THz Radiations Detection and Generation</w:t>
+                <w:t xml:space="preserve">Plasma resonances in a gated semiconductor slab of arbitrary thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 119 (2), pp.103 - 106. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (20), pp.203504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3592734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801101v1</w:t>
+                <w:t xml:space="preserve">hal-02450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
               </w:r>
@@ -14558,51 +14558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of terahertz three-dimensional plasma resonances in InGaAs diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14863,51 +14863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature terahertz mixer based on the simultaneous electronic and optical excitations of plasma waves in a field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15036,51 +15036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012076. </w:t>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15246,307 +15246,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (01), pp.P01040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801465v1</w:t>
+                <w:t xml:space="preserve">hal-02443129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monte Carlo investigation of plasmonic noise in nanometric n-In 0.53 Ga 0.47 As channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Terahertz spectroscopy of plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/01/P01040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3159032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443129v1</w:t>
+                <w:t xml:space="preserve">hal-01801465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous behavior of electronic noise related to the onset of current instabilities in n + nn + diodes</w:t>
               </w:r>
@@ -15678,51 +15678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic noise in nanometric semiconductor layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16156,51 +16156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.012075. </w:t>
@@ -16238,90 +16238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in gated ultrathin channel of n-InGaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16366,972 +16366,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.Volume: 92 Issue: 4 Article Number: 042113. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844765v1</w:t>
+                <w:t xml:space="preserve">hal-00327305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (1), pp.15-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-00329833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma waves sub-terahertz optical beating detection and enhancement in long-channel high electron mobility transistors: experiments and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sabatini</w:t>
+                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Starikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shiktorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gružinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2007.910988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00327305v1</w:t>
+                <w:t xml:space="preserve">hal-02443017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic simulation of electron transport in n-type Hg0.8Cd0.2Te</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Belghachi</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00111-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00329833v1</w:t>
+                <w:t xml:space="preserve">hal-02443004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in nitrides due to transit-time resonance assisted by optical phonon emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Gružinskis</w:t>
+                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (38), pp.384209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384209⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443017v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of plasma oscillations in ultra-thin layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Varani</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.249-252. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776514⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02443004v1</w:t>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz oscillations in ultra-thin n -In 0.53 Ga 0.47 As ungated channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo investigation of terahertz plasma oscillations in ultrathin layers of n-type In(0.53)Ga(0.47)As</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (38), pp.384210. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Volume: 92 Issue: 4 Article Number: 042113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2837183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443020v1</w:t>
+                <w:t xml:space="preserve">hal-00844765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of 2D TASER</w:t>
               </w:r>
@@ -17343,51 +17343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenij Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoras Gružinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17915,64 +17915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Millithaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Starikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18062,51 +18062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gruzinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shiktorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18431,285 +18431,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding spurious velocity overshoots in hydrodynamic simulations of deep submicron devices by a physical modelling of heat transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Reggiani</w:t>
+                <w:t xml:space="preserve">Monte Carlo analysis of high-frequency non-equilibrium transport in mercury-cadmium-telluride for infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19, pp.S142-S144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/050⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.S443-S445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331018v1</w:t>
+                <w:t xml:space="preserve">hal-02410606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo analysis of high-frequency non-equilibrium transport in mercury-cadmium-telluride for infrared detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vaissière</w:t>
+                <w:t xml:space="preserve">Avoiding spurious velocity overshoots in hydrodynamic simulations of deep submicron devices by a physical modelling of heat transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19 (4), pp.S443-S445. </w:t>
+              <w:t xml:space="preserve">, 2004, 19, pp.S142-S144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410606v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19003,51 +19003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of Ballistic Electron Transport in n+-i-n+ Diodes : Propertie in THz Frequency Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Korotyeyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kochelap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19610,51 +19610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Starikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/906/1/012013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shiktorov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenij Starikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gruzinskis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzinskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slyman Karishy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sabatini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7985941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belghachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288601" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Korotyeyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karishy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Starikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578887" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Millithaler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reggiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994294" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2010.5516389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Millithaler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140463" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Millithaler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ziade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Kallassy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012096" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoras Gru&#382;inskis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.726365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Millithaler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Millithaler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904197v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gruzhinskis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D926CAF086566040102CF32608A1B37DFC00F14B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Millithaler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36588-4_66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A7D27D50D0FBD679F4B566831ACC3F45F0865FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissiere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036720" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vasconcelos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2138655" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.408" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05284-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-022-01970-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Majid Mammeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450395v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Mahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Majid Mammeri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v55i4.3228" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.07.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.08.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2433031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638349v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Starikov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-014-0657-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477515500261" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rahal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujms.2014.020303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Belghachi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2250248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477511000442" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.415" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Daoudi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.312-315.122" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.203" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.11.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQK6PB14-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochelap" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klimov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2011.1145" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592734" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kallassy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/25/7/075012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB0CB9F84F36FDBB9B3BE7AC52551ACFBCDC19E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-010-0333-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFV8J96W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3282798" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/106F5F8B6C2E6078E3381714851B50C760A5B742/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3159032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/01/P01035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/676F5FE63203030648AB23FC261289C8BA442549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443136v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/02/P02030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42C3CE9F3B10CEFC98399C445AF65B15646A86F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3137189" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2008.10.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN4J6QML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012075" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3248096" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327305v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2007.910988" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329833v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00111-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VN1LR51X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384209" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776514" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5V2NMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384210" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837183" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Dubinov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleshkin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0049-y" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FSZXX5QM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327780v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diyadi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hlou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amechnoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moatadid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-0143-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638JB44P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327167v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776537" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8R3GV9GP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenij Starikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gruzinskis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045333" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328552v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-006-8822-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327699v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2089187" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327702v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-33216BX3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330534v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/46/013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410606v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/145" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAF914D7AF3D1337AC5373D6794374BAA41BB017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331018v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/050" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F683ZNVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Auton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumming" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Feiginov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gebert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79827-7_22" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923547v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444279v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444260v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212995v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>