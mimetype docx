--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -1036,217 +1036,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Brain Charting, a high-resolution fMRI dataset for cognitive mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Amadon</w:t>
+                <w:t xml:space="preserve">Localising Memory Retrieval and Syntactic Composition: An fMRI Study of Naturalistic Language Comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohini Bhattasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Ming Luh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Ruest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+                <w:t xml:space="preserve">Hazem Al Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.105⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2018.1518533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817528v1</w:t>
+                <w:t xml:space="preserve">hal-01930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A megastudy of visual and auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,210 +1255,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (3), pp.1285-1307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-017-0943-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localising Memory Retrieval and Syntactic Composition: An fMRI Study of Naturalistic Language Comprehension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shohini Bhattasali</w:t>
+                <w:t xml:space="preserve">Individual Brain Charting, a high-resolution fMRI dataset for cognitive mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luísa Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Ruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Constant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (4), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.180105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2018.1518533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930201v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared genetic aetiology between cognitive performance and brain activations in language and math tasks</w:t>
               </w:r>
@@ -1685,295 +1685,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity of phonological and semantic processing during visual word recognition</w:t>
+                <w:t xml:space="preserve">Anterior cingulate cortex sulcation and its differential effects on conflict monitoring in bilinguals and monolinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc C Anton</w:t>
+                <w:t xml:space="preserve">Nicola del Maschio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno C Nazarian</w:t>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Anthony Della Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481043v1</w:t>
+                <w:t xml:space="preserve">hal-02325096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate cortex sulcation and its differential effects on conflict monitoring in bilinguals and monolinguals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automaticity of phonological and semantic processing during visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola del Maschio</w:t>
+                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Borst</w:t>
+                <w:t xml:space="preserve">Jean-Luc C Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Anthony Della Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Bruno C Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.57-63. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.244 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325096v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurophysiological dynamics of phrase-structure building during sentence processing</w:t>
               </w:r>
@@ -3052,291 +3052,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of vocalizations in humans and monkeys: A comparative fMRI study</w:t>
+                <w:t xml:space="preserve">The cortical representation of simple mathematical expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Joly</w:t>
+                <w:t xml:space="preserve">Mazaki Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ramus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariano Sigman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (3), pp.1376-1389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.05.070⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327524v1</w:t>
+                <w:t xml:space="preserve">hal-02327536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cortical representation of simple mathematical expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of vocalizations in humans and monkeys: A comparative fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazaki Maruyama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Sigman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim Vanduffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">, 2012, 62 (3), pp.1376-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327536v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal Bottleneck in the Language Comprehension Network</w:t>
               </w:r>
@@ -3433,321 +3433,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effect of Bilingualism on the Auditory Cortex</w:t>
+                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Ressel</w:t>
+                <w:t xml:space="preserve">Stéphane Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1996-12.2012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325029v1</w:t>
+                <w:t xml:space="preserve">hal-01497347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Effect of Bilingualism on the Auditory Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+                <w:t xml:space="preserve">Volker Ressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Ventura-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Begoña Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abeba Roessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (47), pp.16597-16601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1996-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497347v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,77 +4477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,464 +4852,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Anatomical Correlates of Foreign Speech Sound Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.929-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhl003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327558v1</w:t>
+                <w:t xml:space="preserve">hal-02327567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional segregation of cortical language areas by sentence repetition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349690v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Correlates of Foreign Speech Sound Production</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional segregation of cortical language areas by sentence repetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (5), pp.360-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327567v1</w:t>
+                <w:t xml:space="preserve">hal-00349690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522725v1</w:t>
@@ -5781,51 +5781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (3), pp.516-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5853,277 +5853,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left insula activation: A marker for language attainment in bilinguals</w:t>
+                <w:t xml:space="preserve">Phonological phrase boundaries constrain lexical access: I. Adult data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W L Chee</w:t>
+                <w:t xml:space="preserve">Christophe Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Siong Soon</w:t>
+                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hwee Ling Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Elisa Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51, pp.523-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325063v1</w:t>
+                <w:t xml:space="preserve">hal-00266454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological phrase boundaries constrain lexical access: I. Adult data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+                <w:t xml:space="preserve">Left insula activation: A marker for language attainment in bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W L Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Siong Soon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwee Ling Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00266454v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The loss of first language phonetic perception in adopted Koreans</w:t>
               </w:r>
@@ -6341,204 +6341,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised robust nonparametric estimation of the hemodynamic response function for any fMRI experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (10), pp.1235-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2003.817759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326865v1</w:t>
+                <w:t xml:space="preserve">cea-00333694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,221 +6566,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (29), pp.9541-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised robust nonparametric estimation of the hemodynamic response function for any fMRI experiment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+                <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lebihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (29), pp.9541-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2003.817759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00333694v1</w:t>
+                <w:t xml:space="preserve">hal-02326865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehending Spoken Words Without Hearing Phonemes: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,51 +6961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehending Spoken Words Without Hearing Phonemes: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Kakehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (5), pp.491-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (6), pp.1568-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7610,51 +7610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (4), pp.844-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7831,51 +7831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Memory and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (3), pp.406-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7961,51 +7961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Felguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Memory and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8935,51 +8935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1-8</w:t>
@@ -9631,77 +9631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10008,51 +10008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts and Classical Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferath Kherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10966,51 +10966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww.unicog.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pallier.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minye Zhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Agrawal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf6140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixing Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Franzluebbers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Luh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01625-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Salondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H C Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise H Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jui Kuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ruest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1518533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.11.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Giber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701590114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0753-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.08.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Katz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Hung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Chang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wacongne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Barr&#243;s-Loscertales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Ventura-Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Visser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alsius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.05.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327536v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazaki Maruyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ressel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a D&#237;az" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Roessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1996-12.2012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.6.8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018711108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21070" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhk001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Veronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271640707035X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G0Q6GS6D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2005.11.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WN5LX7N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Sangrigoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Argenti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A. G. Ventureyra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2005.01554.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X8ZQM4X7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dodel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Elkouby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1653" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W L Chee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Siong Soon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwee Ling Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336686v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ventureyra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi-Yon Yoo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0911-6044(03)00053-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.155" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341190v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Colom&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-J6N14KL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kakehi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000191" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1568" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeannin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200583" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.2500" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368522v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orhan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Penny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012372560-8/50009-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Liliane Argenti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Bemis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Ascoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Banville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02346409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww.unicog.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pallier.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minye Zhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Agrawal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf6140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixing Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Franzluebbers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Luh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01625-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Salondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H C Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise H Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jui Kuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1518533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ruest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.11.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Giber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701590114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0753-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.08.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Katz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Hung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Chang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wacongne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Barr&#243;s-Loscertales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Ventura-Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Visser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alsius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.05.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazaki Maruyama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ressel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a D&#237;az" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Roessler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1996-12.2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.6.8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018711108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21070" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhk001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Veronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271640707035X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G0Q6GS6D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2005.11.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WN5LX7N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Sangrigoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Argenti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A. G. Ventureyra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2005.01554.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X8ZQM4X7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dodel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Elkouby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1653" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W L Chee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Siong Soon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwee Ling Lee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336686v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ventureyra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi-Yon Yoo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0911-6044(03)00053-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.155" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269069v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341190v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Colom&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-J6N14KL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kakehi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000191" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1568" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeannin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200583" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.2500" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368522v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orhan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Penny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012372560-8/50009-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Liliane Argenti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Bemis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Ascoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Banville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02346409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>