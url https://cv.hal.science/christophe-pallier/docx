--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -534,395 +534,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject‐specific segregation of functional territories based on deep phenotyping</w:t>
+                <w:t xml:space="preserve">The black superiority effect: Black is taller than gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luísa Pinho</w:t>
+                <w:t xml:space="preserve">Julien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Amadon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25189⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088606v1</w:t>
+                <w:t xml:space="preserve">hal-03025794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The black superiority effect: Black is taller than gray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barra</w:t>
+                <w:t xml:space="preserve">Cortical encoding of linguistic constituent with and without morphosyntactic cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire H C Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise H Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jui Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102958⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.281 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025794v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical encoding of linguistic constituent with and without morphosyntactic cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subject‐specific segregation of functional territories based on deep phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luísa Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire H C Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+                <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise H Wu</w:t>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Jui Kuo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Denghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129, pp.281 - 295. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025786v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down activation of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
@@ -1055,51 +1055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localising Memory Retrieval and Syntactic Composition: An fMRI Study of Naturalistic Language Comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohini Bhattasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Ming Luh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1215,51 +1215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1310,103 +1310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Brain Charting, a high-resolution fMRI dataset for cognitive mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luísa Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Amadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Ruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.180105. </w:t>
@@ -2188,51 +2188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The letter height superiority illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cavézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.291 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2416,5629 +2416,5641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attentional effect of musical metrical structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the human visual system to the statistics of letters and line configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire H C Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise H Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonah Katz</w:t>
+                <w:t xml:space="preserve">Kimihiro Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.14539 - 14544. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.428-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01820417v1</w:t>
+                <w:t xml:space="preserve">hal-02324978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the human visual system to the statistics of letters and line configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire H C Chang</w:t>
+                <w:t xml:space="preserve">Neural correlates of merging number words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hui Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kimihiro Nakamura</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+                <w:t xml:space="preserve">Yi-Chen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acer Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120, pp.428-440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.07.028⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 122, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324978v1</w:t>
+                <w:t xml:space="preserve">hal-02324967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of merging number words</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Hui Hung</w:t>
+                <w:t xml:space="preserve">The Neural Representation of Sequences: From Transition Probabilities to Algebraic Patterns and Linguistic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Meyniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wacongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.07.045⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (1), pp.2-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324967v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neural Representation of Sequences: From Transition Probabilities to Algebraic Patterns and Linguistic Trees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An attentional effect of musical metrical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Wang</w:t>
+                <w:t xml:space="preserve">Jonah Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.09.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.14539 - 14544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324953v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01820417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of audiovisual speech processing in a second language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Barrós-Loscertales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Ventura-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Alsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126 (3), pp.253-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandl.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cortical representation of simple mathematical expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazaki Maruyama</w:t>
+                <w:t xml:space="preserve">Processing of vocalizations in humans and monkeys: A comparative fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanduffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 62 (3), pp.1376-1389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327536v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of vocalizations in humans and monkeys: A comparative fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Joly</w:t>
+                <w:t xml:space="preserve">The cortical representation of simple mathematical expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazaki Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Sigman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (3), pp.1376-1389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.05.070⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327524v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal Bottleneck in the Language Comprehension Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Vagharchakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (26), pp.9089-9102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5685-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Effect of Bilingualism on the Auditory Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+                <w:t xml:space="preserve">Volker Ressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Ventura-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Begoña Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abeba Roessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (47), pp.16597-16601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1996-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497347v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effect of Bilingualism on the Auditory Cortex</w:t>
+                <w:t xml:space="preserve">When conflict induces the expression of incomplete preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Ressel</w:t>
+                <w:t xml:space="preserve">Stéphane Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1996-12.2012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325029v1</w:t>
+                <w:t xml:space="preserve">hal-01497347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing word processing times in naming, lexical decision, and progressive demasking: evidence from Chronolex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of letter spacing on reading: A test of the bigram coding hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vinckier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.8-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/11.6.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical representation of the constituent structure of sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1018711108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keuleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916072v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Lexicon Project: Lexical decision data for 38,840 French words and 38,840 pseudowords</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral bases of subliminal speech priming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (2), pp.488-496. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.922-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446801v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentence Syntax and Content in the Human Temporal Lobe: An fMRI Adaptation Study in Auditory and Visual Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dominique Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (5), pp.1000-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn.2009.21070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-of-acquisition and subjective frequency estimates for all generally known monosyllabic French words and their relation with other psycholinguistic variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (4), pp.1049-1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BRM.40.4.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain structure predicts the learning of foreign speech sounds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narly Golestani</w:t>
+                <w:t xml:space="preserve">The use of film subtitles to estimate word frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Molko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Jean Veronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhk001⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (3), pp.661 - 677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S014271640707035X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349667v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of film subtitles to estimate word frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+                <w:t xml:space="preserve">Brain structure predicts the learning of foreign speech sounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Veronis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+                <w:t xml:space="preserve">Nicolas Molko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S014271640707035X⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.575-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhk001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327556v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical Correlates of Foreign Speech Sound Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (4), pp.929-934. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhl003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional segregation of cortical language areas by sentence repetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5), pp.360-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the word length effect in visual word recognition: New evidence from the English Lexicon Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brysbaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03193811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntax production in bilinguals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (7), pp.1029-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2005.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of the other-race effect in face recognition during childhood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Sangrigoli</w:t>
+                <w:t xml:space="preserve">Condition-dependent functional connectivity: syntax networks in bilinguals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie A. G. Ventureyra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Elkouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0956-7976.2005.01554.x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 360 (1457), pp.921-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2005.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02336677v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-dependent functional connectivity: syntax networks in bilinguals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversibility of the other-race effect in face recognition during childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Sangrigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Argenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Dodel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pallier</w:t>
+                <w:t xml:space="preserve">Valerie A. G. Ventureyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Elkouby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scania de Schonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 360 (1457), pp.921-35. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2005.1653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.0956-7976.2005.01554.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349665v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique 2 : A new French lexical database</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Phonological phrase boundaries constrain lexical access: I. Adult data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51, pp.523-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03195598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341287v1</w:t>
+                <w:t xml:space="preserve">hal-00266454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological phrase boundaries constrain lexical access: I. Adult data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharon Peperkamp</w:t>
+                <w:t xml:space="preserve">Left insula activation: A marker for language attainment in bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W L Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Siong Soon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwee Ling Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00266454v1</w:t>
+                <w:t xml:space="preserve">hal-02325063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left insula activation: A marker for language attainment in bilinguals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hwee Ling Lee</w:t>
+                <w:t xml:space="preserve">The loss of first language phonetic perception in adopted Koreans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ventureyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hi-Yon Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0911-6044(03)00053-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325063v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loss of first language phonetic perception in adopted Koreans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hi-Yon Yoo</w:t>
+                <w:t xml:space="preserve">Lexique 2 : A new French lexical database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brysbaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.516-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0911-6044(03)00053-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02336686v1</w:t>
+                <w:t xml:space="preserve">hal-02341287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Imaging of Language Plasticity in Adopted Adults: Can a Second Language Replace the First?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Argenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (2), pp.155-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/13.2.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised robust nonparametric estimation of the hemodynamic response function for any fMRI experiment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (29), pp.9541-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00333694v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (29), pp.9541-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised robust nonparametric estimation of the hemodynamic response function for any fMRI experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (10), pp.1235-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2003.817759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326865v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00333694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Phonological grammar shapes the auditory cortex: a functional magnetic resonance imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Le Bihan</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (29), pp.9541-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349701v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehending Spoken Words Without Hearing Phonemes: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (5), pp.869-873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0010-9452(08)70059-5⟩</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-9452(08)70059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327196v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehending Spoken Words Without Hearing Phonemes: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Bachoud-Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (5), pp.869-873. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-9452(08)70059-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-9452(08)70059-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00269139v1</w:t>
+                <w:t xml:space="preserve">hal-02327196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Native-Language Phonology on Lexical Access: Exemplar-Based Versus Abstract Lexical Entries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence for prelexical phonological processing in word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
+                <w:t xml:space="preserve">Kazuhiko Kakehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 12 (6), pp.445-449. </w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (5), pp.491-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9280.00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01690960143000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341190v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for prelexical phonological processing in word recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+                <w:t xml:space="preserve">Une base de données lexicales du français contemporain sur internet : LEXIQUE™//A lexical database for contemporary french : LEXIQUE™</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Matos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01690960143000191⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (3), pp.447-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2001.1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341211v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données lexicales du français contemporain sur internet : LEXIQUE™//A lexical database for contemporary french : LEXIQUE™</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Native-Language Phonology on Lexical Access: Exemplar-Based Versus Abstract Lexical Entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angels Colomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Matos</w:t>
+                <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 101 (3), pp.447-462. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (6), pp.445-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/psy.2001.1341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1467-9280.00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879002v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epenthetic vowels in Japanese: A perceptual illusion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiko Kakehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (6), pp.1568-1578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0096-1523.25.6.1568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual adjustment to time-compressed speech: A cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 26 (4), pp.844-851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03211403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPE: An expandable programming language for on-line psychological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29, pp.322 - 327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03200583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Destressing “Deafness” in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Memory and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (3), pp.406-421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.1996.2500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional Allocation within the Syllabic Structure of Spoken Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sebastián-Gallés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Felguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Memory and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8048,696 +8060,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing fMRI Data Acquisition for Decoding Natural Speech with Limited Participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Lakretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS Workshop 2025 : Foundation Models for the Brain and Body.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a realistic model of speech processing in the brain with self-supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Caucheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boubenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - 36th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable beam search for generative neural parsing and its relevance for the analysis of neuro-imaging signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2019 Conference on Empirical Methods in Natural Language Processing and the 9th International Joint Conference on Natural Language Processing (EMNLP-IJCNLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong Kong, France. pp.1150-1160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/D19-1106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable beam search for generative neural parsing and its relevance for the analysis of neuro-imaging signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP-IJCNLP 2019 - Conference on Empirical Methods in Natural Language Processing and 9th International Joint Conference on Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/D19-1106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+                <w:t xml:space="preserve">Decoding Visual Percepts Induced by Word Reading with fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging (PRNI), 2012 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Londres, United Kingdom. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2012.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717990v2</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved brain pattern recovery through ranking approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRNI 2012 : 2nd International Workshop on Pattern Recognition in NeuroImaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, London, United Kingdom</w:t>
@@ -8752,409 +8756,417 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Visual Percepts Induced by Word Reading with fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Improving accuracy and power with transfer learning using a meta-analytic database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in NeuroImaging (PRNI), 2012 International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730768v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving accuracy and power with transfer learning using a meta-analytic database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Learning to rank from medical imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Machine Learning in Medical Imaging - MLMI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734911v2</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word recognition: do we need phonological representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spoken Word Access Processes (SWAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonemes and syllables in speech perception: size of attentional focus in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurospeech'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9164,254 +9176,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Conventionalization and Predictability in Multi-Word Expressions at Brain-level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohini Bhattasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCNS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Austin (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable beam search for generative neural parsing and its fit with neuro-imaging signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Crabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRCNS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Austin (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9470,113 +9482,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,73 +9607,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGALEX: A new mega-study of visual and auditory word recognition in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9683,110 +9695,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9815,51 +9827,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Meeting of the Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Massachussette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9869,78 +9881,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures hiérarchiques linguistiques et musicales partagent-elles le même substrat neural ? Etudes comportementales et d'imagerie fonctionnelle en lien avec l'expertise musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,277 +9961,277 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Rabatel, Malika Temmar &amp; Jean-Marc Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-87, 2016, Sciences du langage et neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00603525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts and Classical Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferath Kherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Penny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Parametric Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.126-139, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012372560-8/50009-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie cérébrale du cerveau bilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Liliane Argenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Etard; Nathalie Tzourio-Mazoyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerveau et Langage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2003, Traité de Sciences Cognitives,, 9782746207677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10229,480 +10241,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An fMRI study of composition in noun and verb phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug Bemis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Perez-Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding individual words from non-invasive brain recordings across 723 participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane d'Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Banville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Benchetrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning Encoding Models: A Multivariate Framework for Interpreting Neural Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Lakretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10712,114 +10724,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la syllabe dans la perception de la parole : études attentionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Ecole des hautes Etudes en Sciences sociales (EHESS), 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02346409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10966,51 +10978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww.unicog.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pallier.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minye Zhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Agrawal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf6140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixing Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Franzluebbers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Luh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01625-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Salondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H C Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise H Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jui Kuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1518533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ruest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.11.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Giber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701590114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0753-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.08.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Katz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Hung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Chang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wacongne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Barr&#243;s-Loscertales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Ventura-Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Visser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alsius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.05.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazaki Maruyama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ressel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a D&#237;az" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Roessler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1996-12.2012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qiao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.6.8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018711108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21070" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhk001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Veronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271640707035X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G0Q6GS6D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2005.11.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WN5LX7N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Sangrigoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Argenti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A. G. Ventureyra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2005.01554.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X8ZQM4X7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dodel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Elkouby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1653" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325063v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W L Chee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Siong Soon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwee Ling Lee" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336686v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ventureyra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi-Yon Yoo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0911-6044(03)00053-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.155" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269069v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341190v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Colom&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00383" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-J6N14KL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kakehi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000191" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1568" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeannin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200583" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.2500" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368522v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808200v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orhan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341249v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272475v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Penny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012372560-8/50009-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Liliane Argenti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509749v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Bemis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Ascoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Banville" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02346409v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww.unicog.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pallier.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minye Zhan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Agrawal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf6140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixing Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohini Bhattasali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Franzluebbers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Luh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01625-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Salondy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H C Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise H Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jui Kuo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lu&#237;sa Pinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amadon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denghien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25189" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Al Saied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1518533" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-017-0943-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Ruest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.11.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola del Maschio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Anthony Della Rosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen El Karoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Giber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701590114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0753-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.08.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hui Hung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Lin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acer Chang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.07.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7DLKPTX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wacongne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Katz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140895" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Barr&#243;s-Loscertales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Ventura-Campos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Visser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alsius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.05.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazaki Maruyama" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.04.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325029v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ressel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a D&#237;az" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeba Roessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1996-12.2012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deparis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.03.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brysbaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keuleers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00306" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vinckier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/11.6.8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Devauchelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1018711108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.488" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.08.043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VXV65Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327547v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21070" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.4.1049" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Veronis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271640707035X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhk001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-G0Q6GS6D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193811" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522725v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2005.11.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WN5LX7N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dodel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Elkouby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2005.1653" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Sangrigoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Argenti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie A. G. Ventureyra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scania de Schonen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2005.01554.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X8ZQM4X7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266454v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Block" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.07.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PTG7989-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W L Chee" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Siong Soon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwee Ling Lee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ventureyra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi-Yon Yoo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0911-6044(03)00053-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195598" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.155" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebihan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Bachoud-L&#233;vi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-9452(08)70059-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341211v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Kakehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000191" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.1341" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Colom&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Sebasti&#225;n-Gall&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00383" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-J6N14KL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirose" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1568" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211403" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeannin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03200583" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341296v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.1996.2500" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325201v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Felguera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thual" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808200v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orhan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boubenec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D19-1106" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2012.20" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734911v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717990v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341249v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabbe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808669v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341477v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Penny" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012372560-8/50009-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Liliane Argenti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Bemis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Ascoli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rapin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Banville" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Benchetrit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02346409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>