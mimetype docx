--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1441,869 +1441,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t>
+                <w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020794v1</w:t>
+                <w:t xml:space="preserve">hal-00932955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t>
+                <w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932955v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t>
+                <w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934872v1</w:t>
+                <w:t xml:space="preserve">hal-01020794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t>
+                <w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750486v1</w:t>
+                <w:t xml:space="preserve">hal-00862981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t>
+                <w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Prisca Randimbivololona</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770249v1</w:t>
+                <w:t xml:space="preserve">hal-00846823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t>
+                <w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Darras</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Randimbivololona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862981v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t>
+                <w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846823v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t>
               </w:r>
@@ -2798,527 +2798,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouilloy Alexis</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t>
+              <w:t xml:space="preserve">ELMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591625v1</w:t>
+                <w:t xml:space="preserve">hal-01635218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Motte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t>
+              <w:t xml:space="preserve">1st International web conference on forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635218v1</w:t>
+                <w:t xml:space="preserve">hal-01635195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Motte</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International web conference on forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635195v1</w:t>
+                <w:t xml:space="preserve">hal-01635209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paoli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilloy Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635209v1</w:t>
+                <w:t xml:space="preserve">hal-01591625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t>
               </w:r>
@@ -3544,933 +3544,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Balu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865919v1</w:t>
+                <w:t xml:space="preserve">hal-00850687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
+              <w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848844v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850687v1</w:t>
+                <w:t xml:space="preserve">hal-00846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+                <w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Dizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t>
+              <w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830375v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahmani Kahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Mexico</w:t>
+              <w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846839v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rabah Dizene</w:t>
+                <w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848841v1</w:t>
+                <w:t xml:space="preserve">hal-00865919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semanticize data for decision support: development and deployment of an ontological vocabulary on the web of data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new support for participatory multicriteria decision aiding: Ev@l software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Corte, France</w:t>
+              <w:t xml:space="preserve">73rd Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603414v1</w:t>
+                <w:t xml:space="preserve">hal-00604402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new support for participatory multicriteria decision aiding: Ev@l software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semanticize data for decision support: development and deployment of an ontological vocabulary on the web of data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oberti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+              <w:t xml:space="preserve">8th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604402v1</w:t>
+                <w:t xml:space="preserve">hal-00603414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information sémantique et géographique pour l'AMCD: état de l'art et construction d'une interface utilisateur</w:t>
               </w:r>
@@ -4653,255 +4653,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the XMCDA format to describe a multicriteria evaluation process to localize a wind park in Corsica: feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438781v1</w:t>
+                <w:t xml:space="preserve">hal-00453931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the XMCDA format to describe a multicriteria evaluation process to localize a wind park in Corsica: feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Decision Deck Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453931v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors roles and software interface users rights in a multicriteria evaluation process : state of the art and proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4917,191 +4934,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442312v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies renouvelables, territoires d'accueil et participation : une expérimentation d'outils visant la médiation des préoccupations d'acteurs en région corse</w:t>
               </w:r>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahmani Kahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Dizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,51 +6013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="017C9B28"/>
+    <w:nsid w:val="93EF7DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6244,51 +6244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>