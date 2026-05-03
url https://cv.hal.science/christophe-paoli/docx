--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -216,177 +216,2790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiter le Deep Learning pour prévoir les vitesses de vent : Une approche liant topographie et données de réanalyse météorologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Grante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International web conference on forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilloy Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Dizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Balu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wani W. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Dizene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 ISES Solar World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahmani Kahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU PVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new support for participatory multicriteria decision aiding: Ev@l software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73rd Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semanticize data for decision support: development and deployment of an ontological vocabulary on the web of data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'information sémantique et géographique pour l'AMCD: état de l'art et construction d'une interface utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72ème journées du groupe de travail européen "Aide multicritère à la décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of the XMCDA format to describe a multicriteria evaluation process to localize a wind park in Corsica: feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actors roles and software interface users rights in a multicriteria evaluation process : state of the art and proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd EUROPEAN CONFERENCE ON OPERATIONAL RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energies renouvelables, territoires d'accueil et participation : une expérimentation d'outils visant la médiation des préoccupations d'acteurs en région corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferraci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils pour décider ensemble: nouveaux territoires, nouveaux paradigmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation-based validation of VHDL descriptions using constraints logic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Workshop on RTL and High Level Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Osaka, Japan. pp.S2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -396,5238 +3009,2720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilloy Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paoli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilloy Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Turkish Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426321v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalogirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470994v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fouilloy Alexis</w:t>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Forecasting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591425v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wani W. Tamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Voyant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilloy Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Dizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wani W. Tamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862981v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Muselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846823v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Randimbivololona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power point prediction of a PV module using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Caluianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Colda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesiunea de comunicari stiintifice a scolii doctorale din universitatea tehnica de constructii bucuresti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, ISBN: 978-973-100-129-6, editure conspress, p. 51-58, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604404v1</w:t>
-              </w:r>
-[...2516 lines deleted...]
-                <w:t xml:space="preserve">hal-00440834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahmani Kahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Dizene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gayle Cain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Participative and Multicriteria Localization of Wind Farm Projects in Corsica Island: Decision Aid Process and Result”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp. 253-282, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICIPATIVE AND MULTICRITERIA LOCALIZATION OF WIND FARM PROJECTS IN CORSICA ISLAND: DECISION AID PROCESS AND RESULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bisdorff, Dias, Mousseau and Pirlot Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.21, 2011, International Series in Operations Research &amp; Management Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5637,91 +5732,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution informatique en sciences pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau de neurones [cs.NE]. Université de Corse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01288151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5731,104 +5826,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash sous Linux avec Eclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5838,114 +5933,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de descriptions VHDL fondée sur des techniques issues du domaine du test de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Corse, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00438748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6013,51 +6108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93EF7DCC"/>
+    <w:nsid w:val="2DEFB1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6244,51 +6339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Grante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>