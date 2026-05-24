--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1820,204 +1820,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new support for participatory multicriteria decision aiding: Ev@l software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semanticize data for decision support: development and deployment of an ontological vocabulary on the web of data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oberti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+              <w:t xml:space="preserve">8th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604402v1</w:t>
+                <w:t xml:space="preserve">hal-00603414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semanticize data for decision support: development and deployment of an ontological vocabulary on the web of data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new support for participatory multicriteria decision aiding: Ev@l software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Oberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Corte, France</w:t>
+              <w:t xml:space="preserve">73rd Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603414v1</w:t>
+                <w:t xml:space="preserve">hal-00604402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information sémantique et géographique pour l'AMCD: état de l'art et construction d'une interface utilisateur</w:t>
               </w:r>
@@ -3267,295 +3267,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t>
+                <w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fouilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426321v1</w:t>
+                <w:t xml:space="preserve">hal-01470994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t>
+                <w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalogirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470994v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t>
               </w:r>
@@ -6108,51 +6108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DEFB1CD"/>
+    <w:nsid w:val="FDDA4B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6339,51 +6339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Grante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-paoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3093-1119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161423078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8299-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Grante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferraci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Caluianu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Colda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oberti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01288151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00438748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>