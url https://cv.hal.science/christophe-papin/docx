--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450118v1</w:t>
+                <w:t xml:space="preserve">inserm-03376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 372 (6549), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 433 (6), pp.166659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03376640v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia Inducible Factors’ Signaling in Pediatric High-Grade Gliomas: Role, Modelization and Innovative Targeted Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2A.Z is dispensable for both basal and activated transcription in post-mitotic mouse muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fuchs</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Florence Blandin</w:t>
+                <w:t xml:space="preserve">Kiran Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12040979⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (9), pp.4601 - 4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698353v1</w:t>
+                <w:t xml:space="preserve">hal-02537773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2A.Z is dispensable for both basal and activated transcription in post-mitotic mouse muscles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Hypoxia Inducible Factors’ Signaling in Pediatric High-Grade Gliomas: Role, Modelization and Innovative Targeted Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pierrevelcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiran Padmanabhan</w:t>
+                <w:t xml:space="preserve">Anne-Florence Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (9), pp.4601 - 4613. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12040979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537773v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymoquinone challenges UHRF1 to commit auto-ubiquitination: a key event for apoptosis induction in cancer cells</w:t>
               </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone H3.3 regulates mitotic progression in mouse embryonic fibroblasts</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aysegul Ors</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Favier</w:t>
+                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Roulland</w:t>
+                <w:t xml:space="preserve">Amber Cutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defne Dalkara</w:t>
+                <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.491-499. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.384-397.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/bcb-2016-0190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484321v1</w:t>
+                <w:t xml:space="preserve">hal-04220320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1</w:t>
+                <w:t xml:space="preserve">Histone H3.3 regulates mitotic progression in mouse embryonic fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bednar</w:t>
+                <w:t xml:space="preserve">Aysegul Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
+                <w:t xml:space="preserve">Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Cutter</w:t>
+                <w:t xml:space="preserve">Yohan Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Papai</w:t>
+                <w:t xml:space="preserve">Defne Dalkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (3), pp.384-397.e8. </w:t>
+              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.491-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/bcb-2016-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220320v1</w:t>
+                <w:t xml:space="preserve">hal-03484321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial DNA methylation codes at repetitive elements</w:t>
               </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
+                <w:t xml:space="preserve">The epigenetic integrator UHRF1: on the road to become a universal biomarker for cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber R Cutter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabor Papai</w:t>
+                <w:t xml:space="preserve">Waseem Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Alhosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliyana Zaayter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (31), pp.51946-51962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.17393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537811v1</w:t>
+                <w:t xml:space="preserve">hal-03484324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenetic integrator UHRF1: on the road to become a universal biomarker for cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Alhosin</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliyana Zaayter</w:t>
+                <w:t xml:space="preserve">Amber R Cutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (31), pp.51946-51962. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (5), pp.729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.17393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484324v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis and specificity of H2A.Z–H2B recognition and deposition by the histone chaperone YL1</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>