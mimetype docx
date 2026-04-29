--- v1 (2026-04-28)
+++ v2 (2026-04-29)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenetic integrator UHRF1: on the road to become a universal biomarker for cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamiche</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseem Ashraf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliyana Zaayter</w:t>
+                <w:t xml:space="preserve">Amber R Cutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Papai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.17393⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (5), pp.729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484324v1</w:t>
+                <w:t xml:space="preserve">hal-01537811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of a 197 bp Nucleosome in Complex with Linker Histone H1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramachandran Boopathi</w:t>
+                <w:t xml:space="preserve">The epigenetic integrator UHRF1: on the road to become a universal biomarker for cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Alhosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber R Cutter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabor Papai</w:t>
+                <w:t xml:space="preserve">Liliyana Zaayter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (5), pp.729. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (31), pp.51946-51962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2017.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.17393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537811v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis and specificity of H2A.Z–H2B recognition and deposition by the histone chaperone YL1</w:t>
               </w:r>
@@ -2244,559 +2244,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptin and Pontin Oligomerization and Activity Are Modulated through Histone H3 N-terminal Tail Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANP32E is a histone chaperone that removes H2A.Z from chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Queval</w:t>
+                <w:t xml:space="preserve">Arnaud Obri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ouararhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.576785⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 505 (7485), pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965896v1</w:t>
+                <w:t xml:space="preserve">hal-03450114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANP32E is a histone chaperone that removes H2A.Z from chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamiche</w:t>
+                <w:t xml:space="preserve">Reptin and Pontin Oligomerization and Activity Are Modulated through Histone H3 N-terminal Tail Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Obri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Diebold</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 505 (7485), pp.648-653. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (49), pp.33999--34012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.576785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450114v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical interaction between the histone acetyl transferase Tip60 and the DNA double strand breaks sensor MRN complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3'- to 5' DNA unwinding by TIP49b proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chailleux</w:t>
+                <w:t xml:space="preserve">Anna Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tyteca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Kelvin Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boudsocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Puget</w:t>
+                <w:t xml:space="preserve">Solange Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20091329⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (12), pp.2705-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-464X.2010.07687.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479248v1</w:t>
+                <w:t xml:space="preserve">hal-00611867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3'- to 5' DNA unwinding by TIP49b proteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical interaction between the histone acetyl transferase Tip60 and the DNA double strand breaks sensor MRN complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tyteca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin Eckert</w:t>
+                <w:t xml:space="preserve">François Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Morera</w:t>
+                <w:t xml:space="preserve">Nadine Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 277 (12), pp.2705-14. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 426 (3), pp.365-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-464X.2010.07687.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20091329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATPase and helicase activities of Prp43p are stimulated by the G-patch protein Pfa1p during yeast ribosome biogenesis.</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>