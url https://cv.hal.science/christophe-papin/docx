--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -1976,295 +1976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis and specificity of H2A.Z–H2B recognition and deposition by the histone chaperone YL1</w:t>
+                <w:t xml:space="preserve">FACT Assists Base Excision Repair by Boosting the Remodeling Activity of RSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysa Latrick</w:t>
+                <w:t xml:space="preserve">John Lalith Charles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Marek</w:t>
+                <w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ouararhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Nisar Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.3189⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.e1006221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294249v1</w:t>
+                <w:t xml:space="preserve">inserm-02163206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACT Assists Base Excision Repair by Boosting the Remodeling Activity of RSC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis and specificity of H2A.Z–H2B recognition and deposition by the histone chaperone YL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Shubhdarshan Shukla</w:t>
+                <w:t xml:space="preserve">Chrysa Latrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Menoni</w:t>
+                <w:t xml:space="preserve">Martin Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ouararhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imtiaz Nisar Lone</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (7), pp.e1006221. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.309-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.3189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163206v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANP32E is a histone chaperone that removes H2A.Z from chromatin</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslan Iftikhar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyit Kale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Boopathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Nisar Lone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2023.07.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Padmanabhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pierrevelcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Messe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Blandin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040979" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alhosin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Omran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25583" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bednar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Cutter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Papai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Ors" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Roulland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Dalkara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/bcb-2016-0190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01537811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber R Cutter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliyana Zaayter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lalith Charles Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Shubhdarshan Shukla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Menoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Latrick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Diebold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12922" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Queval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalvai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Humbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kalashnikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Eckert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Morera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-464X.2010.07687.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tyteca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudsocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Puget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebaron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Capeyrou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ling Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.335" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>