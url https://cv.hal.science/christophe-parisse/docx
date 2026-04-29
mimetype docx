--- v0 (2026-03-29)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Parisse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche HC INSERMDirecteur de l'UMR CNRS 7114 MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEICORPO: a conversion tool for spoken language transcription with a pivot file in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing load on analogical mapping with visual sequences in children with developmental language disorders (DLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Krzemien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (3), pp.417-429. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How large should a dense corpus be for reliable studies in early language acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (Volume 19), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ imparfait dans le langage de l’ enfant : Une forme pour sortir de l’ ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.183-225. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.18004.par⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG: a French Infrastructure for Open Resources and TOols for LANGuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Selected papers from the CLARIN Annual Conference 2016, Aix-en-Provence, 26–28 October 2016, CLARIN Common Language Resources and Technology Infrastructure, 136, pp.102-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI as pivot format for oral and multimodal language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural learning across modalities in French speaking children with specific language impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.747-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity markers in morphosyntactic productions in French-speaking children with specific language impairment (SLI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (8-10), pp.701-718. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2015.1020451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de priming structurel dans l'étude du manque de généralisation des schémas de constructions chez les enfants avec TSL : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Dysphasie chez l'enfant, 26 (131), pp.357-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical mapping across modalities in children with specific language impairment (SLI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.2158-2171. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dit pas je veux ! &amp;quot; Apprentissage explicite et implicite du conditionnel dans les interactions adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5:1, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.5.1.01mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01050815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Children Acquire Early Grammar and Build Multiword Utterances? A Corpus Study of French Children Aged 2 to 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moreno-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dellatolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (2), pp.647-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.2012.01873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles du développement de la morphosyntaxe : déficit linguistique ou conséquence de troubles non spécifique du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the frequency of functional markers on repetitive imitation of syntactic constructions in children with specific language impairment, from their own language productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (6-7), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2013.787546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-LARSP 1.0: An Adaptation of the LARSP Language Profile for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Tommerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical reasoning in children with specific language impairment. Clinical linguistics and phonetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.380-395. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.641059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unfolding of the verbal temporal system in French children's speech between 18 and 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (01), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269511000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (Special issue 1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095926951100055X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categories in the making : Assessing the role of semantics in the acquisition of noun and verb categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-01-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la source du futur : premières formes verbales dans les productions spontanées de deux enfants français de 18 mois à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.163-176. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-033-01-900000019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3-4), pp.287-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphosyntaxe : Qu'est ce qu'est ? - Application au cas de la langue française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (238), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific language impairment as systemic developmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between phonology and syntax in French-speaking children with specific language impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (4), pp.448-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical diversity and productivity in French preschooolers: developmental, gender and sociocultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699200701669945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology and syntax in French children with SLI: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (11&amp;12), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699200701610634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations as a developmental marker in French language: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage et interprétation du langage spontané d'enfants de 1 à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.55-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer la production du langage spontané chez l'enfant de 2 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.10-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological deficits in French speaking children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (3), pp.253-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences entre phonologie et syntaxe en pathologie développementale du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXXX (2), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on language development and the innateness of grammatical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.383-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2004.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un logiciel de rééducation : Play-On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SBLU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement morphosyntaxique des enfants ayant des troubles de développement du langage : des données francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (1), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déficits phonologiques des enfants francophones ayant des troubles spécifiques de développement du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat inné-acquis et le développement du langage à l'aube du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, pp.269-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized test for oral language perception: TIPLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and visual language are not processed in like fashion: Constraints on the products of the SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.349-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral language, written language and language awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.478-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How children build their morphosyntax: The case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.267-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic disambiguation of morphosyntax in spoken language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.468-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et réutiliser des données : comment FAIR ? Partage d’expériences en linguistique. 1ère partie : Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2024 de l’Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bedoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlanguaging and dining in signing and speaking family meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal interactional competence in the early years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Pontonx Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgenstern Aliyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARIN K Centre: Development and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poudat Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLARIN, Oct 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CITATION : CORPUCIT. Fournir des outils pour faciliter la citation de corpus ou d'extraits de corpus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choreography of dining and interacting in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Culture and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Almeira, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans avec CORLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du consortium CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un centre Clarin de type K (knowledge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les outils CORLI de conversion TEI pour l’analyse de corpus de langage oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s development of Time, Modality and Aspect : Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Time 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp; Ghent University, Feb 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f74f4435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02337674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en langage des mondes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Réutilisation des corpus oraux par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales de Linguistique de Corpus - JLC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Paule Jacques (présidente du comité d'organisation), Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : diffuser, exploiter, et partager les corpus et les outils de linguistique de l’écrit et de l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tei-Meta: a Tool for Editing Metadata in TEI - Application to Oral Language Research Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Interopérabilité Pratiques et outils d’exploration de corpus : Métadonnées et conversions de format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Congrès Mondial de Lingusitique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR en linguistique de la langue orale : objectifs, méthode et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interopérabilité et pérennisation des données : comment FAIR En pratique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive de la temporalité chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Feb 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Internationales de la Linguistique de Corpus JLC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata in French spoken language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German colloquium on standards for corpora of computer-mediated communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Duisburg-Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison and input: corpus studies of child-parent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un format pivot commun pour la mutualisation, l'échange et l'analyse des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation automatisée de corpus de français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Grumt Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un format commun pour structurer les métadonnées de corpus oraux : objectifs, enjeux et méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG: a French infrastructure for Open Resources and TOols for LANGuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLARIN Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLARIN ERIC, LPL (CNRS-AMU) &amp; LSIS (CNRS-AMU), Oct 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI as a pivot format for oral and multimodal language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chanard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative Conference and Member's meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the first uses of the imparfait in young French-speaking children correspond to the emergence of abstract knowledge of time ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CMLF 2014, Berlin juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real words and non-words learning under or without attention by children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs de La Roche-Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Clinical Phonetics and Linguistics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénements langagiers rares et acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1551-1562, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01050774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aflico 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de deux heures sur « Rectifications et co-construction du langage : Richesse du stimulus dans l’interaction. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de logopédie "La parole reprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences humaines de l'Université de Neuchâtel, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the meaning of words from syntactic cues: A comprehension study of 2 to 4 yrs old French-speaking children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies, Baltimore, Maryland, March 10-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb inflections in the single-form verb period: The role of the input and of conversational contingencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French: An Experimental Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can French acquiring children use noun and verb grammatical cues to understand the meaning of words?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Noun-Verb categories in the acquisition of French : Evidence from production and comprehension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "How ﬂexible are lexical categories?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-software integration platform and support for multimedia transcripts of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 : Workshop on Multimodal Corpora: Advances in Capturing, Coding and Analyzing Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.106-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping between grammatical constructions and meaning: An experiment in French children aged 3 to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of nominal and verbal categories in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Noms et les Verbes en Acquisition inter-langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping between grammatical constructions and meaning: Two experiments in French children aged 3 to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Bérangère Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Edinburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of specific language impairment using PLAYON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of precocious phonological processes in French children with normal or abnormal language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Edinburg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural memory in oral and visual modalities: an experiment with typical developing children, children with SLI and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Flichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit de mémoire de travail chez les enfants dysphasiques est-il ou non spécifique du langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1819-1830, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the syntactic burst in young children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Aspects of Computational Language Acquisition, ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, France. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicited imitation of grammatical and ungrammatical utterances in children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Research in Child Language Disorders 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and the static vs. dynamic debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Language Complexity as an Evolving Variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unreliability of precocious phonological processes in French children with normal or abnormal language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional aspects of morpho-syntactic and phonological development: A corpus based longitudinal case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child language seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's early prepositions in French: a social-interactional device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child language seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations as a developmental marker in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2006 (Dubrovnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology and syntax in French children with SLI: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2006 (Dubrovnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'évaluation de corpus de langage oral chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté de Logopédie, Université de Psychologie, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de trois théories phonologiques par l'analyse du langage spontané d'enfants dyslexiques francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECOLAGE 2005, Reims, Juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phonological theories at test about language impairment in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammaticality in French : evidence from bound verbal morphology and protomorphological fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IASCL (Berlin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject dislocations: A construction typical of young French-speaking children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar, Bristol, UK, Juillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phonological theories at test about language impairment in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar, Bristol, UK, Juillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphasie & phonologie : analyse de langage spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UCL, Louvain-la-Neuve, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body transcription of sign language and co-speech gestures with Typannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia S. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chevrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the International Society for Gesture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension des textes encyclopédiques, journalistiques et fictifs à l'école élémentaire : quelle contribution des dimensions temporelles et émotionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque international RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geneve, Suisse, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des dimensions temporelles et émotionnelles dans la compréhension de textes narratifs, journalistiques et encyclopédiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’implicite langagier et sa compréhension : une question au carrefour des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gaze in the choreography of gestures, signs, speech and actions during family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgenstern Aliyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caët Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danet Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrefils Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Multimodal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Il avait un p’tit bobo”: the development of reference time in child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia (Pennsylvania), United States. , eProceedings of the XVth IASCL Congress, Philadelphia, USA, July 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CORLI Consortium: CORpus, Languages and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s use of tenses beyond time: Constructing worlds through language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Aspectual Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.280-313, 2024, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780192849311.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05190059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Inflection in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2023, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation automatisée de corpus de français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-86, 2021, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.24220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the meaning of words from noun and verb grammatical contexts: Interindividual variation in a comprehension study of 2- to 4-year- old French-acquiring children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maya Hickmann, Edy Veneziano and Harriet Jisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources of Variations in First Language Acquisition: Languages, Contexts, and Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.81-102, 2018, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.22.05ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic discrimination of Noun/Verb categories in French children aged 1;6 to 2;11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky and Edy Veneziano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical Polycategoriality Cross-linguistic, cross-theoretical and language acquisition approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 413-442, 2017, 9789027265951. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.182.14par⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pourrait mettre des ailes à moi&amp;quot;. Premiers usages du conditionnel chez l'enfant : des constructions empruntées à la créativité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières. Mélanges offerts à Régine Delamotte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.191-198, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing &amp;quot;basic&amp;quot; verbal constructions: a longitudinal study of the blossoming of constructions with six frequent verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret &amp; Dominique Le Gallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing, pp.127-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-LARSP: A Computerized Tool for Measuring Morphosyntactic Abilities in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Tommerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Ball, David Crystal, Paul Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Grammar: The Languages of LARSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.230-244, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles propositions pour la recherche et l'évaluation du langage chez les enfants dysphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du mot : pratiques et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.201-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire et analyser les corpus d'interactions adulte‐enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edy Veneziano, Anne Salazar Orvig, Josie Bernicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left-dislocated subjects: A construction typical of young French-speaking children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guijarro-Fuentes, P., Larrañaga, P. and Clibbens, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language Acquisition of Morphology and Syntax: Perspectives across Languages and Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.13-30, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan morphosyntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bilans de langage et de voix - fondements théoriques et diagnostiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.66-87, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION ET DEVELOPPEMENT DU LANGAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud - Paris XI, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00091149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN-DATA-ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b8c9c84b5a7043187966e1055ef434f03f4e50ec;origin=https://hal.archives-ouvertes.fr/halshs-04452090;visit=swh:1:snp:135e505a7421405860312f7bbcee6092a5db385f;anchor=swh:1:rel:c549177ddc1566c2740f00446ed84d22f58a827c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEICORPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Majdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:bdb0ccdd7933d92cc15859ffe99598c3d36b2f99;origin=https://hal.archives-ouvertes.fr/halshs-04450205;visit=swh:1:snp:e4384541d587e708bd16e6e0c899c0909fc11a21;anchor=swh:1:rel:df8277cf3c3c021e393d89338455abce6fb9354d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEIMETA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f9e36e94fe251b0753fcb777da17f84d07b55cd1;origin=https://hal.archives-ouvertes.fr/halshs-04450210;visit=swh:1:snp:d4ce10647234cd7d9ce7bf83d9a2f802a55cca4d;anchor=swh:1:rel:de148c6cad56ab89dc9b881c688e85abb98ac0f5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRJS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating eating and languaging: the choreography of speech, sign, gesture and action in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chevrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bedoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2023: 8th Gesture and Speech in Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17617/2.3527183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Parisse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche HC INSERMDirecteur de l'UMR CNRS 7114 MoDyCo</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outillage informatique optimisé pour corpus langagiers oraux en vue d'une exploitation textométrique : le cas des interrogatives partielles dans ESLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEICORPO: a conversion tool for spoken language transcription with a pivot file in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03043572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of processing load on analogical mapping with visual sequences in children with developmental language disorders (DLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Krzemien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (3), pp.417-429. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How large should a dense corpus be for reliable studies in early language acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (Volume 19), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ imparfait dans le langage de l’ enfant : Une forme pour sortir de l’ ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.183-225. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.18004.par⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG: a French Infrastructure for Open Resources and TOols for LANGuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linköping Electronic Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Selected papers from the CLARIN Annual Conference 2016, Aix-en-Provence, 26–28 October 2016, CLARIN Common Language Resources and Technology Infrastructure, 136, pp.102-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI as pivot format for oral and multimodal language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural learning across modalities in French speaking children with specific language impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psycholinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.747-769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity markers in morphosyntactic productions in French-speaking children with specific language impairment (SLI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (8-10), pp.701-718. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2015.1020451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de priming structurel dans l'étude du manque de généralisation des schémas de constructions chez les enfants avec TSL : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Dysphasie chez l'enfant, 26 (131), pp.357-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical mapping across modalities in children with specific language impairment (SLI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (9), pp.2158-2171. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dit pas je veux ! &amp;quot; Apprentissage explicite et implicite du conditionnel dans les interactions adulte-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5:1, pp.19-37. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.5.1.01mor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01050815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00793901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles du développement de la morphosyntaxe : déficit linguistique ou conséquence de troubles non spécifique du langage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Children Acquire Early Grammar and Build Multiword Utterances? A Corpus Study of French Children Aged 2 to 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moreno-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dellatolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (2), pp.647-661. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.2012.01873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus et appropriation de L1 et L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Tyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69 (68-69), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the frequency of functional markers on repetitive imitation of syntactic constructions in children with specific language impairment, from their own language productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (6-7), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2013.787546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-LARSP 1.0: An Adaptation of the LARSP Language Profile for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Tommerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.188-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.602459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogical reasoning in children with specific language impairment. Clinical linguistics and phonetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.380-395. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02699206.2011.641059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unfolding of the verbal temporal system in French children's speech between 18 and 36 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (01), pp.95-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269511000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (Special issue 1), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S095926951100055X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categories in the making : Assessing the role of semantics in the acquisition of noun and verb categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières formes de conditionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières prépositions chez l'enfant : grammaticalisation de l'espace relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.95-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-034-01-900000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la source du futur : premières formes verbales dans les productions spontanées de deux enfants français de 18 mois à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.163-176. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-033-01-900000019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3-4), pp.287-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphosyntaxe : Qu'est ce qu'est ? - Application au cas de la langue française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (238), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific language impairment as systemic developmental disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between phonology and syntax in French-speaking children with specific language impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (4), pp.448-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical diversity and productivity in French preschooolers: developmental, gender and sociocultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699200701669945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology and syntax in French children with SLI: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (11&amp;12), pp.945-951. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699200701610634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations as a developmental marker in French language: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour évaluer la production du langage spontané chez l'enfant de 2 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.10-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage et interprétation du langage spontané d'enfants de 1 à 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.55-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological deficits in French speaking children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (3), pp.253-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences entre phonologie et syntaxe en pathologie développementale du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXXX (2), pp.127-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on language development and the innateness of grammatical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.383-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2004.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un logiciel de rééducation : Play-On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SBLU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement morphosyntaxique des enfants ayant des troubles de développement du langage : des données francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (1), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déficits phonologiques des enfants francophones ayant des troubles spécifiques de développement du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized test for oral language perception: TIPLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Soubeyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multilingual Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1), pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat inné-acquis et le développement du langage à l'aube du 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, pp.269-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and visual language are not processed in like fashion: Constraints on the products of the SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.349-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral language, written language and language awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.478-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How children build their morphosyntax: The case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.267-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00086506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic disambiguation of morphosyntax in spoken language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods Instruments and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.468-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et réutiliser des données : comment FAIR ? Partage d’expériences en linguistique. 1ère partie : Ortolang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2024 de l’Université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bedoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04603029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlanguaging and dining in signing and speaking family meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University, Jul 2024, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine da Silva-Genest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et codage d'un corpus multimodal de repas familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Inter)languaging: an integrative approach to language in its communicative habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal interactional competence in the early years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Pontonx Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgenstern Aliyah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARIN K Centre: Development and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poudat Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLARIN, Oct 2023, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CITATION : CORPUCIT. Fournir des outils pour faciliter la citation de corpus ou d'extraits de corpus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Sadoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choreography of dining and interacting in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisse Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Culture and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Almeira, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage des connaissances à travers CLARIN : le Centre de connaissance français CORLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Humanistica 2022. Association francophone des humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Coding of Multimodal Languaging in Multi-Party Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2781-2787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans avec CORLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du consortium CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un centre Clarin de type K (knowledge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les outils CORLI de conversion TEI pour l’analyse de corpus de langage oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI: The French Knowledge-Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Soroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Balvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference Proceedings. ISSN 2773-2177</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, France. pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s development of Time, Modality and Aspect : Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Time 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Antwerp; Ghent University, Feb 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Morselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s acquisition of the notion of reference time: Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cognitive Linguistics Conference 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.f74f4435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02337674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire en langage des mondes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Dec 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Réutilisation des corpus oraux par la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationales de Linguistique de Corpus - JLC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Paule Jacques (présidente du comité d'organisation), Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02401886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI : diffuser, exploiter, et partager les corpus et les outils de linguistique de l’écrit et de l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tei-Meta: a Tool for Editing Metadata in TEI - Application to Oral Language Research Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Interopérabilité Pratiques et outils d’exploration de corpus : Métadonnées et conversions de format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Congrès Mondial de Lingusitique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR en linguistique de la langue orale : objectifs, méthode et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Interopérabilité et pérennisation des données : comment FAIR En pratique?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive de la temporalité chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de MoDyCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo, UMR7114 (Université Paris-Nanterre), Feb 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language : Tools and Workflow for Creating and Editing Data and Metadata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison dans l’environnement langagier des enfants : Vers une annotation commune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ganaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL 2017 : Accessibilité, représentations et analyses des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadata in French spoken language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German colloquium on standards for corpora of computer-mediated communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Duisburg-Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Internationales de la Linguistique de Corpus JLC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIDILEM, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORLI: A Linguistic Consortium for Corpus, Language and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison and input: corpus studies of child-parent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un format pivot commun pour la mutualisation, l'échange et l'analyse des corpus oraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLORAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation automatisée de corpus de français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Liegeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Resources: Which Issues Have to be Solved to Integrate CMC Corpora from Heterogeneous Sources and for Different Languages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Beisswenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darja Fišer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Grumt Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on CMC and Social Media Corpora for the Humanities (cmccorpora17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bolzano, Italy. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG: a French infrastructure for Open Resources and TOols for LANGuage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th CLARIN Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLARIN ERIC, LPL (CNRS-AMU) &amp; LSIS (CNRS-AMU), Oct 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displaced speech and cognitive development: How children acquire state verbs in the past tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEAL - VIIIth International Conference of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un format commun pour structurer les métadonnées de corpus oraux : objectifs, enjeux et méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données, métadonnées des corpus et catalogage des objets en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI as a pivot format for oral and multimodal language corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chanard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative Conference and Member's meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the first uses of the imparfait in young French-speaking children correspond to the emergence of abstract knowledge of time ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLiCo 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORTOLANG : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bergounioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CMLF 2014, Berlin juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real words and non-words learning under or without attention by children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs de La Roche-Saint-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Clinical Phonetics and Linguistics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword sequences and variants in the lexicon: What can we learn from the acquisition of prenominal liaison in French?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evénements langagiers rares et acquisition du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1551-1562, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01050774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des relations entre forms et fonctions dans le système verbal de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aflico 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maarten Lemmens, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de deux heures sur « Rectifications et co-construction du langage : Richesse du stimulus dans l’interaction. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de logopédie "La parole reprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences humaines de l'Université de Neuchâtel, Nov 2012, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the meaning of words from syntactic cues: A comprehension study of 2 to 4 yrs old French-speaking children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies, Baltimore, Maryland, March 10-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a language system: Putting together fragments of language knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00639383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb inflections in the single-form verb period: The role of the input and of conversational contingencies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of early verbs in French: Assessing the role of conversation and of child-directed speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00613908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comprehension of noun and verb grammatical cues in 2 to 4 years old children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French: An Experimental Method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Comprehension of Noun-Verb Distinction in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infant Studies 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can French acquiring children use noun and verb grammatical cues to understand the meaning of words?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Noun-Verb categories in the acquisition of French : Evidence from production and comprehension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "How ﬂexible are lexical categories?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Verb Morphology in French: Assessing the Contribution of Child-Directed Speech and of Conversation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Biennial International Conference on Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-software integration platform and support for multimedia transcripts of language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010 : Workshop on Multimodal Corpora: Advances in Capturing, Coding and Analyzing Multimodality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.106-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes longitudinales du développement de la production des &amp;quot;Fillers&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leroy-Collombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalization and language acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping between grammatical constructions and meaning: An experiment in French children aged 3 to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of nominal and verbal categories in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Noms et les Verbes en Acquisition inter-langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00506785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of specific language impairment using PLAYON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast mapping between grammatical constructions and meaning: Two experiments in French children aged 3 to 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Bérangère Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Edinburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of precocious phonological processes in French children with normal or abnormal language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Edinburg, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural memory in oral and visual modalities: an experiment with typical developing children, children with SLI and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Flichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Congress of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déficit de mémoire de travail chez les enfants dysphasiques est-il ou non spécifique du langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Mollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1819-1830, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00353039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the syntactic burst in young children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cognitive Aspects of Computational Language Acquisition, ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, France. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00165634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicited imitation of grammatical and ungrammatical utterances in children with SLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Research in Child Language Disorders 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and the static vs. dynamic debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Language Complexity as an Evolving Variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unreliability of precocious phonological processes in French children with normal or abnormal language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional aspects of morpho-syntactic and phonological development: A corpus based longitudinal case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child language seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's early prepositions in French: a social-interactional device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sekali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child language seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations as a developmental marker in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2006 (Dubrovnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology and syntax in French children with SLI: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2006 (Dubrovnik)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de trois théories phonologiques par l'analyse du langage spontané d'enfants dyslexiques francophones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECOLAGE 2005, Reims, Juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phonological theories at test about language impairment in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'évaluation de corpus de langage oral chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté de Logopédie, Université de Psychologie, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammaticality in French : evidence from bound verbal morphology and protomorphological fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IASCL (Berlin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject dislocations: A construction typical of young French-speaking children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar, Bristol, UK, Juillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three phonological theories at test about language impairment in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar, Bristol, UK, Juillet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphasie & phonologie : analyse de langage spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UCL, Louvain-la-Neuve, Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body transcription of sign language and co-speech gestures with Typannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia S. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chevrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the International Society for Gesture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension des textes encyclopédiques, journalistiques et fictifs à l'école élémentaire : quelle contribution des dimensions temporelles et émotionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque international RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Geneve, Suisse, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des dimensions temporelles et émotionnelles dans la compréhension de textes narratifs, journalistiques et encyclopédiques chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’implicite langagier et sa compréhension : une question au carrefour des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gaze in the choreography of gestures, signs, speech and actions during family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgenstern Aliyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caët Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danet Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Kosmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrefils Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Multimodal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Il avait un p’tit bobo”: the development of reference time in child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia (Pennsylvania), United States. , eProceedings of the XVth IASCL Congress, Philadelphia, USA, July 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CORLI Consortium: CORpus, Languages and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s use of tenses beyond time: Constructing worlds through language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Aspectual Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University PressOxford, pp.280-313, 2024, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780192849311.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05190059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Inflection in Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2023, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199384655.013.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s development of time, modality and aspect. Constructing a world within language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation automatisée de corpus de français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benzitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.61-86, 2021, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.24220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de constructions comme un système dynamique : le cas de l'acquisition de la déconnexion chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-190, 2021, Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving the meaning of words from noun and verb grammatical contexts: Interindividual variation in a comprehension study of 2- to 4-year- old French-acquiring children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Veneziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maya Hickmann, Edy Veneziano and Harriet Jisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources of Variations in First Language Acquisition: Languages, Contexts, and Learner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.81-102, 2018, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tilar.22.05ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de la temporalité dans le langage de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.134-147, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic discrimination of Noun/Verb categories in French children aged 1;6 to 2;11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Vapnarsky and Edy Veneziano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical Polycategoriality Cross-linguistic, cross-theoretical and language acquisition approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp. 413-442, 2017, 9789027265951. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.182.14par⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et stabilisation de l’expression de la temporalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie (de) Pontonx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aliyah Morgenstern; Christophe Parisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage de l’enfant : de l’éclosion à l’explosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.148-160, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pourrait mettre des ailes à moi&amp;quot;. Premiers usages du conditionnel chez l'enfant : des constructions empruntées à la créativité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières. Mélanges offerts à Régine Delamotte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.191-198, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing &amp;quot;basic&amp;quot; verbal constructions: a longitudinal study of the blossoming of constructions with six frequent verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret &amp; Dominique Le Gallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing, pp.127-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-LARSP: A Computerized Tool for Measuring Morphosyntactic Abilities in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Tommerdahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Ball, David Crystal, Paul Fletcher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Grammar: The Languages of LARSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multilingual Matters, pp.230-244, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles propositions pour la recherche et l'évaluation du langage chez les enfants dysphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Maillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du mot : pratiques et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.201-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire et analyser les corpus d'interactions adulte‐enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edy Veneziano, Anne Salazar Orvig, Josie Bernicot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acquisition du langage et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00531693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left-dislocated subjects: A construction typical of young French-speaking children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guijarro-Fuentes, P., Larrañaga, P. and Clibbens, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language Acquisition of Morphology and Syntax: Perspectives across Languages and Learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.13-30, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan morphosyntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bilans de langage et de voix - fondements théoriques et diagnostiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.66-87, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTION ET DEVELOPPEMENT DU LANGAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud - Paris XI, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00091149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN-DATA-ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b8c9c84b5a7043187966e1055ef434f03f4e50ec;origin=https://hal.archives-ouvertes.fr/halshs-04452090;visit=swh:1:snp:135e505a7421405860312f7bbcee6092a5db385f;anchor=swh:1:rel:c549177ddc1566c2740f00446ed84d22f58a827c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEICORPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Majdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:bdb0ccdd7933d92cc15859ffe99598c3d36b2f99;origin=https://hal.archives-ouvertes.fr/halshs-04450205;visit=swh:1:snp:e4384541d587e708bd16e6e0c899c0909fc11a21;anchor=swh:1:rel:df8277cf3c3c021e393d89338455abce6fb9354d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEIMETA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f9e36e94fe251b0753fcb777da17f84d07b55cd1;origin=https://hal.archives-ouvertes.fr/halshs-04450210;visit=swh:1:snp:d4ce10647234cd7d9ce7bf83d9a2f802a55cca4d;anchor=swh:1:rel:de148c6cad56ab89dc9b881c688e85abb98ac0f5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRJS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04450195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating eating and languaging: the choreography of speech, sign, gesture and action in family dinners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chevrefils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliyah Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bedoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeSpIn 2023: 8th Gesture and Speech in Interaction conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17617/2.3527183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Prigent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2015.1020451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno-Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01873.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.787546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Tommerdahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.602459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.641059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2008.07.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699200701669945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699200701610634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2004.09.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Soubeyrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04803345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768518v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357271v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chanard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de La Roche-Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801339" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-B&#233;rang&#232;re Ribot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300272v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Flichy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101129v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24220" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.14par" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452090v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8c9c84b5a7043187966e1055ef434f03f4e50ec;origin=https://hal.archives-ouvertes.fr/halshs-04452090;visit=swh:1:snp:135e505a7421405860312f7bbcee6092a5db385f;anchor=swh:1:rel:c549177ddc1566c2740f00446ed84d22f58a827c;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450205v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Majdoub" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bdb0ccdd7933d92cc15859ffe99598c3d36b2f99;origin=https://hal.archives-ouvertes.fr/halshs-04450205;visit=swh:1:snp:e4384541d587e708bd16e6e0c899c0909fc11a21;anchor=swh:1:rel:df8277cf3c3c021e393d89338455abce6fb9354d;path=/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9e36e94fe251b0753fcb777da17f84d07b55cd1;origin=https://hal.archives-ouvertes.fr/halshs-04450210;visit=swh:1:snp:d4ce10647234cd7d9ce7bf83d9a2f802a55cca4d;anchor=swh:1:rel:de148c6cad56ab89dc9b881c688e85abb98ac0f5;path=/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5752" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03043572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12446" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1483" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.18004.par" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Prigent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Leclercq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2015.1020451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.5.1.01mor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00802082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.2012.01873.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1475" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2013.787546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Tommerdahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.602459" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02699206.2011.641059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495627v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269511000603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926951100055X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-034-01-900000008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-033-01-900000019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2008.07.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699200701669945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699200701610634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2004.09.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Soubeyrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04803345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Pontonx Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poudat C&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Sadoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768518v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f74f4435" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04139087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967492v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ganaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958740v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Liegeois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siccardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918880v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beisswenger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Grumt Su&#225;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373270v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chanard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de La Roche-Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801339" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00613908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delacour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506768v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353052v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-B&#233;rang&#232;re Ribot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Flichy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mollier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04129191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192849311.003.0012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199384655.013.728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923330v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24220" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.05ven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.14par" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741953v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773197v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091149v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452090v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b8c9c84b5a7043187966e1055ef434f03f4e50ec;origin=https://hal.archives-ouvertes.fr/halshs-04452090;visit=swh:1:snp:135e505a7421405860312f7bbcee6092a5db385f;anchor=swh:1:rel:c549177ddc1566c2740f00446ed84d22f58a827c;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450205v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Majdoub" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bdb0ccdd7933d92cc15859ffe99598c3d36b2f99;origin=https://hal.archives-ouvertes.fr/halshs-04450205;visit=swh:1:snp:e4384541d587e708bd16e6e0c899c0909fc11a21;anchor=swh:1:rel:df8277cf3c3c021e393d89338455abce6fb9354d;path=/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9e36e94fe251b0753fcb777da17f84d07b55cd1;origin=https://hal.archives-ouvertes.fr/halshs-04450210;visit=swh:1:snp:d4ce10647234cd7d9ce7bf83d9a2f802a55cca4d;anchor=swh:1:rel:de148c6cad56ab89dc9b881c688e85abb98ac0f5;path=/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>