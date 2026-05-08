--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -1474,124 +1474,206 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que l’innovation contestataire des Gilets jaunes fait à la mobilisation des habitants des quartiers populaires : discours et trajectoires d’un rendez-vous manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de l’AFSP - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La métropole comme demande politique locale de territoire : le cas de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1601,126 +1683,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger-Levrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159, 2025, Au fil du débat, 978-2-7013-2317-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05099341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1730,151 +1812,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles comme enjeu syndical : marginalité et avenir de l'action syndicale dans la territorialisation de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRES; Université de Franche-Comté. 2020, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1884,114 +1966,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du modernisateur au notable : la métropole comme instrument de pouvoir : Étude comparée des constructions métropolitaines de Lyon et d'Aix-Marseille-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université de Lyon, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE2033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03587524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2138,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-354.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03587524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article3980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-354.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Galimberti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03587524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>