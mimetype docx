--- v0 (2026-03-10)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5437 +234,5571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furosemide and Serum Protein-Bound Uremic Toxin Concentrations in Patients With CKD</w:t>
+                <w:t xml:space="preserve">Cognitive impairment predicts adverse outcomes in chronic kidney disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+                <w:t xml:space="preserve">Yousra Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.106469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.106469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furosemide and Serum Protein-Bound Uremic Toxin Concentrations in Patients With CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (7), pp.2165-2177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La check-list Covid de l’OMS, une pertinence à construire dans le cadre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 630, p591-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning-Based Urine Peptidome Analysis to Predict and Understand Mechanisms of Progression to Kidney Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad André Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.544-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre professionnels et organisations de santé en action : les Maisons de santé pluri-professionnelles à l’épreuve de l’analyse néo-structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satisfaction des patients hospitalisés lors du premier confinement : analyse dans quatre centres hospitaliers universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé mis au défi de la coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5-6), pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke Care in Brazil and France: National Policies and Healthcare Indicators Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Nugem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott-Pethelaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Trombert-Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 13, pp.1403-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/JMDH.S262900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d’information stratégiques au service des Présidents de Commission médicale d’établissement des centres hospitaliers : une satisfaction élevée pour des usages limités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.510-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jges.196.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (2), pp.83-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.352.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : des hôpitaux aux usines à soins. Un réel progrès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mavs.003.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une &amp;quot;sanitarisation&amp;quot; de la gestion des ESSMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 562, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management, rapports de force et coordination interprofessionnelle en établissement d'accueil du jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohorte française Chronic Kidney Disease–Réseau Épidémiologie et Information en Néphrologie (CKD-REIN) : mieux connaître la maladie rénale chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (supplément 1), pp.49-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic financier des ESSMS : bien lire pour mieux prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital accountability in France : small steps toward reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mavs.002.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.1500 - 1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gft388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1, SI), pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information médico-économique, entre décision stratégique et action publique : tout savoir pour peu pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.57-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention entre diachronie et synchronie : heuristique pour une approche alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.008.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de coopération hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+              <w:t xml:space="preserve">, 2010, 426, pp. 16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...169 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la loi HPST sur le médico-social : effets attendus et angles morts d'une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...647 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (273), pp. 6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance clinique, ou la réconciliation du sacré et du profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153, pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure et l'analyse de la concurrence au service de la stratégie des établissements de santé : illustration à partir du cas de la chirurgie de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gouvernance clinique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.195-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'objectif et de moyens : un outil au service de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 426, pp. 16-19</w:t>
+              <w:t xml:space="preserve">, 2008, 379, pp. 16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat médical : scenarii pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919022v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandes associations : un siège à réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 356, pp. 21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat médical : scénario pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp. 20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance et tarification : les leçons de l'expérience hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier santé électronique communicant face aux enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification à l'activité et management hospitalier, vers de nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, janvier-février (86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secteur social et médico-social : la réforme comptable et budgétaire se poursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 344, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2A et gestion hospitalière. La physiologie du changement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 449, pp.609-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation organisationnelle en santé : centrage patient et approche par les processus et les réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ellie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, juin (447), pp.467-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : adaptations, évolutions et métamorphoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations organisationnelles et restructurations hospitalières. Réflexions sur l'entrepreneurship médical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMIP info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65, pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux : de la métaphore à la pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de l'évaluation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régionalisation pour le système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 288, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion par processus à l'hôpital entre procédure et création de valeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (146), pp.191-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques privées d'hier à aujourd'hui. Eléments de réflexion sur la santé économique et financière des cliniques privées de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : radioscopie d'un secteur en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (3), pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations des établissements hospitaliers. Les logiques du secteur public à l'épreuve du privé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 417, pp.444-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé économique et financière des cliniques privés de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (4), pp.155-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1-2-3), pp.321-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27</w:t>
+              <w:t xml:space="preserve">, 2001, 5-6, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variable organisationnelle dans les problématiques biotechnologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...1837 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sante et Systemique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 6 (4), pp.155-170</w:t>
+              <w:t xml:space="preserve">, 2001, 5 (1-2), pp.164-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...310 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité par activités : nouveau paradigme ou reconfiguration de choses anciennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers lyonnais de recherche en gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16, pp.333-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5674,7751 +5808,7751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre perceptions et pratiques de la coopération : les Maisons de santé pluriprofessionnelles à l'épreuve de l'analyse structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP Association Internationale de Recherche en Management Public, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Laberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of data in the evolution of the dialysis business ecosystem in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque santé. "Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le changement à l’hôpital : quelques repères théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes journées nationales des cadres de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Cadres Infirmiers et Médico-techniques (ANCIM), Nov 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur du handicap : enjeux et perspectives à moyen terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">association MESSIDOR, séminaire des cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tain l’Hermitage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de l’entrée des capital-investisseurs dans le secteur des cliniques privées : une revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des 3F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de REcherche en Gestion des Organisations (Université de Bourgogne Franche-Comté), Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la robotisation des fonctions supports hospitalières : enjeux méthodologiques et conceptuels ; les enseignements d’une étude de cas liée à l’implantation d’un robot de gestion des stocks dans une pharmacie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Majo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’entrée des capital-investisseurs dans le secteur des cliniques privées : proposition d'étude d'un cas emblématique des opérations menées sur le secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du groupe Magellan Finance, Université Jean Moulin Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-santé et vieillissement : les enjeux de l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales ? Entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Université de Sherbrooke, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une “sanitarisation” de la gestion des ESSMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Nationale des Cadres et Directeurs d’ESAT (ANDICAT), rencontres nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours à l’épreuve de la réticularité : enjeux organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Parcours &amp; innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé globale : entre enjeux économiques et enjeux organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardis des Ingénieurs et scientifiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essor et adaptation des outils de gestion financière du secteur marchand au secteur non marchand : l’exemple du diagnostic financier des établissements sociaux et médico-sociaux (ESMS) entre visions comptable et administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque « Manager les organisations non marchandes », ESCP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur. Une enquête exploratoire illustrée par l’exemple du diagnostic financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international Fiscalité, Droit, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain School of Management, Oct 2016, Louvain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers pour repenser l’organisation des soins à partir des sciences humaines et sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apport des Humanités à la médecine : une opportunité pour repenser l’organisation des soins, Workshop BIOVISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques dans le secteur médico-social Un modèle atypique de processus au service de l’usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROLOG 2nd edition of the International Conference Project &amp; Logistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Fiscalité, Droit et Gestion (FDG), Louvain School of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre à l’épreuve la définition du risque dans le secteur du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque francophone sur le risque ORIANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de L’Adour, Sep 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation à la pérennisation : Les enjeux organisationnels et économiques du numérique appliqué à l’ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Régionales de la Santé Numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural-historical activity theory and instruments systems to study development and use of a management device: the case of French hospital financing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EGOS Colloquium - Organizations and the Examined Life: Reason, Reflexivity and Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance des établissements sociaux et médico-sociaux entre visions comptables et administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du groupe Magellan Finance, Université Jean Moulin Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...1160 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recompositions des réseaux, ou les méta-organisations au défi de l’efficience territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Santé et Territoire, 28èmes Entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'organisation et pratiques de prise en charge en néphrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPHRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de dialyse - Société de néphrologie, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance à l’hôpital et valeurs soignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes journées nationales des cadres de santé, Association Nationale des Cadres Infirmiers et Médico-techniques (ANCIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins : enjeux, perspectives et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française des directeurs de soins, 12èmes journées nationales d’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé face aux défis de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardis des Ingénieurs et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évalluations organisationnelles et médico-économiques au service de l'efficience des prises en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise en charge de la maladie rénale : stratégie, évaluation et résultats, société de néphrologie, Hemotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, compétitivité et alliance : les regroupements d’équipes au-delà de l’alibi culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prise en charge de la maladie rénale : stratégie, évaluation et résultats, société de néphrologie, Hemotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, LYON, France</w:t>
+              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un entrepreurship infirmier (Für mehr Unternehmertum in der Plefge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, LUCERNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le succès du système d'information décisionnel dans les organisations de santé : Proposition d'un modèle à partir de deux études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche Management des organisations de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École de Management Strasbourg, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, LUCERNE, Suisse</w:t>
+              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques face au private equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel Club des 15 (15 plus grosses cliniques indépendantes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Roissy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance hospitalière et gestion des processus : gérer à grande échelle la singularité de chaque prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Romandes de soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le privé en santé, XXIème entretiens du centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montréal QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux : capital social et/ou réseau social en actes : quels outils de gestion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, caractéristiques et impacts du capital social des cliniques privées : formulation d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : "Défis des organisations de santé : défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation des filières d'urgences : les conditions d'un changement réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence GISEH (Gestion et Ingénierie des SystèmEs Hospitaliers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lausanne, Suisse. pp.733-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des marchés hospitaliers et concurrence : prolégomènes au pilotage stratégique des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé, défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faces of trust : restructurings and governance of french for-profit hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EGOS Colloquium "Upsetting Organizations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence des soins et hôpital local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IFROSS-ANHL " Quel avenir pour l'hôpital local ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé et ses enjeux économiques et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel Club des 15 (15 plus grosses cliniques indépendantes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Roissy, France</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de néphrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats d'objectifs et de moyens : réflexion autour des réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de prospective avec les directeurs des établissements et services de la Croix Rouge Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical entrepreneuship : a new organisational ideal-type mixing managerial et medical values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference EHMA (European Health Management Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new French Governance : lessons from practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHMA, International Conference, Managing Values in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Governance : lessons from practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conférence EHMA (European Health Management Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visages de la confiance, restructurations et gouvernance des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes journées des Economistes Français de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CME : organisation professionnelle ou bénévolat réglementaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat clinique du Millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation éclaire-t-elle la prise de décision ? Le cas des réseaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Krikorian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes entretiens Jacques Cartier, "la gouvernance des réseaux de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T2A et nouvelle gouvernance : quelles conséquences pour l'anesthésie-réanimation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée nationale des infirmiers anesthésistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'organisation : le changement au fil de l'O - Repenser les processus à l'hôpital : une méthode au service de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2005 des responsables de systèmes d'information des centres hospitaliers à l'ENSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et figures de l'innovation médicale : portraits d'entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réflexion URML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Champagne au Mont d'Or, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La T2A, enjeux et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Krikorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes entretiens Jacques Cartier, "la gouvernance des réseaux de santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée nationale ACOPHRA (Association Consultative et promotionnelle des Pharmaciens Hospitaliers de la région Rhône-Alpes) : T2A en Rhône-Alpes et bon usage du médicament.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle gouvernance hospitalière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du collège Rhône-Alpin de l'Information Médicale à la fondation Mérieux, centre "les Pensières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Veyrier du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les urgences chirurgicales : le match public-privé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des centres hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital vu d'ailleurs : du ménagement au management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Centres Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification régionale face aux restructurations économiques des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIème congrès d'économétrie de la santé, "santé et régionalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux organisationnels de la télémédecine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque inter-régional de la télémédecine (CATEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Vannes (visio-conférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques d'hier et d'aujourd'hui : éléments de réflexion sur la santé financière des cliniques de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des centres hospitaliers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restructurations hospitalières privées : entre innovations et réseaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS, XII Congrès de l'ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser l'activité hospitalière pour relever les défis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Nationale des présidents de CME et directeurs d'établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Mâcon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité. De la fascination technique aux besoins des utilisateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS, XII congrès de l'ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la télémédecine : enjeux, problèmes et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La télémédecine ou la médecine partagée (ASTRHO, Association de Soutien à la Télémédecine dans le RHOne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information médicale est-elle utile au pilotage d'un établissement ou d'un service ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème journée annuelle du collège Rhône-Alpin de l'Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge influence-t-il le processus d'inscription sur la liste d'attente de la transplantation rénale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pouteil-Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la Société de Néphrologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hôpital face aux lames de fond de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journée annuelle du collège Rhône-Alpin de l'Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Valence, France</w:t>
+              <w:t xml:space="preserve">9ème congrès annuel de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abano Terme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des modes de prise en charge et complexité des processus de soins : un exemple d'approche par la modélisation des processus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème congrès de l'AEA (Association d'Econométrie Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière de prise en charge des laryngectomisés : analyse des processus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès des centres de réadaptation des opérés du larynx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Le Grand Lucé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence des choix méthodologiques dans la gestion d'un projet de conception d'un système d'information par les activités et les processus dans un établissement hospitalier : le cas Morancé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées européennes de Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Bayonne - San Sebastian, France. pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formalisation des activités et des processus : un nouveau cadre d'analyse et d'organisation pour repenser l'hôpital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes entretiens du Centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital face aux évolutions rampantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence annuelle des directeurs de CHRU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, hospices de Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13428,124 +13562,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations invisibles au Cercle des intrapreneurs solidaires. Retour sur une démarche d'aide à l'émergence d'innovations organisationnelles en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congrès Alass : L'innovation et les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13555,1938 +13689,1938 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homologie des pratiques cliniques en psychiatrie et des pratiques de gestion comme fondement d’un modèle organisationnel facteur de pérennité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôpital et innovation technologique. Le modèle de l'imagerie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Medica Editions, pp.212, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les processus à l'hôpital. Une méthode au service de la performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medica Editions, pp.254, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Amourous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, pp.369, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873791v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00873796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contextualisation et l’appropriation des outils de management et des processus de pilotage des hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'organiser pour affronter l'incertain au sein des hôpitaux : Leçons tirées de la crise Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.119, 2024, 9782701322889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : accompagner la transformation de l'offre de soins sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCM Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la digitalisation de la supply chain sanitaire au prisme de la théorie de l’activité : le cas de la prise en charge de l’apnée du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, pp.191-204, 2019, Gestion en liberté, 978-2-37687-173-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapping the full potential of eHealth : business models need economic assessment frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Menvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loick Menvielle; Anne-Françoise-Audrain Pontevoa; William Menvielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The digitalization of healthcare : new challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2017, 978-1-349-95172-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance hospitalière à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">???</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance hospitalière : une réforme juridique en quête de levier d'actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance juridique et fiscale des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter le changement à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Pierre SPITERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.395-409, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux : ressource pour l'action ou outil de gestion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.169-181, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle chrysalide : le médecin entrepreneur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hôpital en restructuration : regards croisés sur la France et le Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses de l'Université de Montréal, 123-140 chap. 6, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pum.15439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularité de la clinique privée : du légo au réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 321-350 chap. 10, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du colloque singulier au colloque pluriel : le processus au service du mieux-faire ensemble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.73-104, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la logique de projet à la logique d'activité : le cas d'un établissement de soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectique : à la recherche du sens perdu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.347-360, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15496,1053 +15630,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonne pratique — Manager en structure de médecine d’urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04934511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins : évaluation de l'impact financier de la prévention des infections associées aux soins dans les établissements médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude relative à la permanence des soins et l'hôpital local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude relative à la réalisation d'un projet gériatrique de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de sélection des terrains d'accueil du futur Plateau Technique Unique sur le Territoire de Santé n°7 &amp;quot; Bassin Houiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de localisation d'un site hospitalier commun sur le Territoire de Santé du Sud Haute-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude relative à l'évaluation organisationnelle d'un réseau de santé centré sur l'insuffisance rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de réflexion pour le développement d'un contrôle de gestion des activités sociales financées par le conseil général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative sur les modalités de prise en charge de l'incapacité longue durée par les systèmes de Protection Sociale des pays membres de l'agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920933v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00920949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact sur la performance financière des opérations de fusion de cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16552,2155 +16686,2155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une économie territoriale de la captation : les dynamiques concurrentielles au sein du secteur des Ehpad » (MultiConc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDMS; PACTE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04691420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et concurrence dans les Maisons de Santé Pluridisciplinaires : une analyse multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Montes-Lihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRESP; MultiCoop. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réflexion collective autour des évolutions du secteur du handicap en Auvergne-Rhône-Alpes : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des impacts économiques et organisationnels de l’implantation d’un automate ROWA® de gestion des stocks et de dispensation à la PUI du Groupement Hospitalier de la Région Mulhouse et Sud Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Becton Dickinson &amp; Company (BD), 11 rue Aristide Berges, 38800 Le Pont de Claix. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexion collective autour des évolutions du secteur du handicap en Auvergne-Rhône-Alpes : rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet Som’respir – projet PASCALINE : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilisation des informations issues des SIPS dans le cadre du pilotage stratégique des établissements de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude bactériémies / PMSI - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Santé, Direction générale de la santé - IFROSS, Université Lyon 3. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tarification des maisons de santé et pôles de santé : guide pratique pour l'application de l'option tarifaire n° 1 pour les MRS, rapport pour la Direction de la Sécurité Sociale, Ministère de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude &amp;quot;enveloppe de la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique régional du CERN Rhône-Alpes, Genève-Vaud. Etude 2000-2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine dans le Rhône, étude réalisée pour le compte d'ASTRHO, du Grand Lyon et du Conseil Général du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire les systèmes de santé par les activités et les processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique régional du CERN Rhône-Alpes Genève-Vaud. Synthèse des travaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact Économique du CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...933 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18847,51 +18981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>