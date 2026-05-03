--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,5739 +66,5817 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cognitive impairment predicts adverse outcomes in chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boucquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (5), pp.106469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.106469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hyperpolypharmacy in patients with chronic kidney disease and its impact on clinical outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (1), pp.2653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-25632-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Yousra Hassan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furosemide and Serum Protein-Bound Uremic Toxin Concentrations in Patients With CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boucquemont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Amine Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.106469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.106469⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.2165-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La check-list Covid de l’OMS, une pertinence à construire dans le cadre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 630, p591-597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération entre professionnels et organisations de santé en action : les Maisons de santé pluri-professionnelles à l’épreuve de l’analyse néo-structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satisfaction des patients hospitalisés lors du premier confinement : analyse dans quatre centres hospitaliers universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine Learning-Based Urine Peptidome Analysis to Predict and Understand Mechanisms of Progression to Kidney Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad André Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.2165-2177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.04.040⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.544-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2022.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stroke Care in Brazil and France: National Policies and Healthcare Indicators Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nugem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott-Pethelaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Trombert-Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 13, pp.1403-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JMDH.S262900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût des innovations numériques : l’impossible évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.100595 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2020.100595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de santé mis au défi de la coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5-6), pp.315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d’information stratégiques au service des Présidents de Commission médicale d’établissement des centres hospitaliers : une satisfaction élevée pour des usages limités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.510-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jges.196.0510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.352.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : des hôpitaux aux usines à soins. Un réel progrès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une &amp;quot;sanitarisation&amp;quot; de la gestion des ESSMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 562, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management, rapports de force et coordination interprofessionnelle en établissement d'accueil du jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohorte française Chronic Kidney Disease–Réseau Épidémiologie et Information en Néphrologie (CKD-REIN) : mieux connaître la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (supplément 1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospital accountability in France : small steps toward reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.002.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic financier des ESSMS : bien lire pour mieux prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.1500 - 1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gft388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1, SI), pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information médico-économique, entre décision stratégique et action publique : tout savoir pour peu pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.57-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention entre diachronie et synchronie : heuristique pour une approche alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.008.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la loi HPST sur le médico-social : effets attendus et angles morts d'une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (273), pp. 6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance clinique, ou la réconciliation du sacré et du profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de coopération hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 426, pp. 16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure et l'analyse de la concurrence au service de la stratégie des établissements de santé : illustration à partir du cas de la chirurgie de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gouvernance clinique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.195-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'objectif et de moyens : un outil au service de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 379, pp. 16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat médical : scenarii pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandes associations : un siège à réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 356, pp. 21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat médical : scénario pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp. 20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance et tarification : les leçons de l'expérience hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secteur social et médico-social : la réforme comptable et budgétaire se poursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 344, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier santé électronique communicant face aux enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification à l'activité et management hospitalier, vers de nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, janvier-février (86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2A et gestion hospitalière. La physiologie du changement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 630, p591-597</w:t>
+              <w:t xml:space="preserve">, 2005, 449, pp.609-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation organisationnelle en santé : centrage patient et approche par les processus et les réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ellie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, juin (447), pp.467-473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : adaptations, évolutions et métamorphoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux : de la métaphore à la pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Courrier de l'évaluation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régionalisation pour le système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 288, pp.13-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques privées d'hier à aujourd'hui. Eléments de réflexion sur la santé économique et financière des cliniques privées de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (5-6), pp.315</w:t>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion par processus à l'hôpital entre procédure et création de valeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multidisciplinary Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (146), pp.191-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : radioscopie d'un secteur en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...533 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moisset</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.63-82</w:t>
+              <w:t xml:space="preserve">, 2003, 57 (3), pp.55-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations organisationnelles et restructurations hospitalières. Réflexions sur l'entrepreneurship médical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIP info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65, pp.86-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Lucile Veran</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé économique et financière des cliniques privés de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (4), pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations des établissements hospitaliers. Les logiques du secteur public à l'épreuve du privé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 417, pp.444-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1-2-3), pp.321-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...168 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...940 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27</w:t>
+              <w:t xml:space="preserve">, 2001, 5-6, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variable organisationnelle dans les problématiques biotechnologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873139v1</w:t>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...1837 lines deleted...]
-                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sante et Systemique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 6 (4), pp.155-170</w:t>
+              <w:t xml:space="preserve">, 2001, 5 (1-2), pp.164-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...310 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité par activités : nouveau paradigme ou reconfiguration de choses anciennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers lyonnais de recherche en gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16, pp.333-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,1800 +5886,1800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre perceptions et pratiques de la coopération : les Maisons de santé pluriprofessionnelles à l'épreuve de l'analyse structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP Association Internationale de Recherche en Management Public, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The key role of data in the evolution of the dialysis business ecosystem in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e colloque santé. "Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer le changement à l’hôpital : quelques repères théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">27èmes journées nationales des cadres de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Cadres Infirmiers et Médico-techniques (ANCIM), Nov 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gérer le changement à l’hôpital : quelques repères théoriques et méthodologiques</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur du handicap : enjeux et perspectives à moyen terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">association MESSIDOR, séminaire des cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tain l’Hermitage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’entrée des capital-investisseurs dans le secteur des cliniques privées : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de REcherche en Gestion des Organisations (Université de Bourgogne Franche-Comté), Jun 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la robotisation des fonctions supports hospitalières : enjeux méthodologiques et conceptuels ; les enseignements d’une étude de cas liée à l’implantation d’un robot de gestion des stocks dans une pharmacie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Majo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-santé et vieillissement : les enjeux de l’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales ? Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Université de Sherbrooke, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts de l’entrée des capital-investisseurs dans le secteur des cliniques privées : proposition d'étude d'un cas emblématique des opérations menées sur le secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du groupe Magellan Finance, Université Jean Moulin Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une “sanitarisation” de la gestion des ESSMS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Nationale des Cadres et Directeurs d’ESAT (ANDICAT), rencontres nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7616,5943 +7694,5943 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée innovations invisibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours à l’épreuve de la réticularité : enjeux organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Parcours &amp; innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé globale : entre enjeux économiques et enjeux organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardis des Ingénieurs et scientifiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur. Une enquête exploratoire illustrée par l’exemple du diagnostic financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international Fiscalité, Droit, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain School of Management, Oct 2016, Louvain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers pour repenser l’organisation des soins à partir des sciences humaines et sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apport des Humanités à la médecine : une opportunité pour repenser l’organisation des soins, Workshop BIOVISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques dans le secteur médico-social Un modèle atypique de processus au service de l’usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROLOG 2nd edition of the International Conference Project &amp; Logistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Fiscalité, Droit et Gestion (FDG), Louvain School of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre à l’épreuve la définition du risque dans le secteur du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque francophone sur le risque ORIANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de L’Adour, Sep 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation à la pérennisation : Les enjeux organisationnels et économiques du numérique appliqué à l’ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Régionales de la Santé Numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essor et adaptation des outils de gestion financière du secteur marchand au secteur non marchand : l’exemple du diagnostic financier des établissements sociaux et médico-sociaux (ESMS) entre visions comptable et administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque « Manager les organisations non marchandes », ESCP Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...478 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural-historical activity theory and instruments systems to study development and use of a management device: the case of French hospital financing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium - Organizations and the Examined Life: Reason, Reflexivity and Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions des réseaux, ou les méta-organisations au défi de l’efficience territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Santé et Territoire, 28èmes Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance des établissements sociaux et médico-sociaux entre visions comptables et administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du groupe Magellan Finance, Université Jean Moulin Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'organisation et pratiques de prise en charge en néphrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEPHRO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de dialyse - Société de néphrologie, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé face aux défis de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardis des Ingénieurs et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance à l’hôpital et valeurs soignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes journées nationales des cadres de santé, Association Nationale des Cadres Infirmiers et Médico-techniques (ANCIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours de soins : enjeux, perspectives et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française des directeurs de soins, 12èmes journées nationales d’étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance : théories, définitions, repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université des administrateurs Fehap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance, compétitivité et alliance : les regroupements d’équipes au-delà de l’alibi culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bastia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évalluations organisationnelles et médico-économiques au service de l'efficience des prises en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise en charge de la maladie rénale : stratégie, évaluation et résultats, société de néphrologie, Hemotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bastia, France</w:t>
+              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer le succès du système d'information décisionnel dans les organisations de santé : Proposition d'un modèle à partir de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche Management des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Management Strasbourg, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un entrepreurship infirmier (Für mehr Unternehmertum in der Plefge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, LUCERNE, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Marché et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Management et réseaux sociaux : capital social et/ou réseau social en actes : quels outils de gestion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance hospitalière et gestion des processus : gérer à grande échelle la singularité de chaque prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Romandes de soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre le privé en santé, XXIème entretiens du centre Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal QUEBEC, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants, caractéristiques et impacts du capital social des cliniques privées : formulation d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : "Défis des organisations de santé : défis des sciences de gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réorganisation des filières d'urgences : les conditions d'un changement réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème conférence GISEH (Gestion et Ingénierie des SystèmEs Hospitaliers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lausanne, Suisse. pp.733-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des marchés hospitaliers et concurrence : prolégomènes au pilotage stratégique des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé, défis des sciences de gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faces of trust : restructurings and governance of french for-profit hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th EGOS Colloquium "Upsetting Organizations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanence des soins et hôpital local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IFROSS-ANHL " Quel avenir pour l'hôpital local ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cliniques face au private equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire mensuel Club des 15 (15 plus grosses cliniques indépendantes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Roissy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
+              <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medical entrepreneuship : a new organisational ideal-type mixing managerial et medical values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Romandes de soins infirmiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">International Conference EHMA (European Health Management Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le privé en France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Governance : lessons from practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre le privé en santé, XXIème entretiens du centre Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montréal QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">International conférence EHMA (European Health Management Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de la confiance, restructurations et gouvernance des cliniques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+              <w:t xml:space="preserve">23èmes journées des Economistes Français de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new French Governance : lessons from practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et réseaux sociaux : capital social et/ou réseau social en actes : quels outils de gestion ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, CLERMONT-FERRAND, France</w:t>
+              <w:t xml:space="preserve">EHMA, International Conference, Managing Values in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...483 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et ses enjeux économiques et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de néphrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats d'objectifs et de moyens : réflexion autour des réformes hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de prospective avec les directeurs des établissements et services de la Croix Rouge Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...487 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CME : organisation professionnelle ou bénévolat réglementaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat clinique du Millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2A et nouvelle gouvernance : quelles conséquences pour l'anesthésie-réanimation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème journée nationale des infirmiers anesthésistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires d'organisation : le changement au fil de l'O - Repenser les processus à l'hôpital : une méthode au service de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum 2005 des responsables de systèmes d'information des centres hospitaliers à l'ENSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et figures de l'innovation médicale : portraits d'entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de réflexion URML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Champagne au Mont d'Or, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation éclaire-t-elle la prise de décision ? Le cas des réseaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Krikorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes entretiens Jacques Cartier, "la gouvernance des réseaux de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance hospitalière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journée nationale des infirmiers anesthésistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée du collège Rhône-Alpin de l'Information Médicale à la fondation Mérieux, centre "les Pensières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Veyrier du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La T2A, enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale ACOPHRA (Association Consultative et promotionnelle des Pharmaciens Hospitaliers de la région Rhône-Alpes) : T2A en Rhône-Alpes et bon usage du médicament.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les urgences chirurgicales : le match public-privé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des centres hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital vu d'ailleurs : du ménagement au management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Centres Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux organisationnels de la télémédecine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque inter-régional de la télémédecine (CATEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Vannes (visio-conférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification régionale face aux restructurations économiques des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème congrès d'économétrie de la santé, "santé et régionalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cliniques d'hier et d'aujourd'hui : éléments de réflexion sur la santé financière des cliniques de 1993 à 2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des centres hospitaliers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité. De la fascination technique aux besoins des utilisateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALASS, XII congrès de l'ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser l'activité hospitalière pour relever les défis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Nationale des présidents de CME et directeurs d'établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Mâcon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restructurations hospitalières privées : entre innovations et réseaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS, XII Congrès de l'ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modéliser l'activité hospitalière pour relever les défis.</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la télémédecine : enjeux, problèmes et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La télémédecine ou la médecine partagée (ASTRHO, Association de Soutien à la Télémédecine dans le RHOne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge influence-t-il le processus d'inscription sur la liste d'attente de la transplantation rénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pouteil-Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles de la Société de Néphrologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information médicale est-elle utile au pilotage d'un établissement ou d'un service ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journée annuelle du collège Rhône-Alpin de l'Information Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des modes de prise en charge et complexité des processus de soins : un exemple d'approche par la modélisation des processus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pouteil-Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la Société de Néphrologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Tours, France</w:t>
+              <w:t xml:space="preserve">XIème congrès de l'AEA (Association d'Econométrie Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital face aux lames de fond de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès annuel de l'ALASS (Association Latine pour l'Analyse des Systèmes de Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abano Terme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière de prise en charge des laryngectomisés : analyse des processus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès des centres de réadaptation des opérés du larynx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Le Grand Lucé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence des choix méthodologiques dans la gestion d'un projet de conception d'un système d'information par les activités et les processus dans un établissement hospitalier : le cas Morancé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées européennes de Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Bayonne - San Sebastian, France. pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formalisation des activités et des processus : un nouveau cadre d'analyse et d'organisation pour repenser l'hôpital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes entretiens du Centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôpital face aux évolutions rampantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence annuelle des directeurs de CHRU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, hospices de Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13562,124 +13640,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations invisibles au Cercle des intrapreneurs solidaires. Retour sur une démarche d'aide à l'émergence d'innovations organisationnelles en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congrès Alass : L'innovation et les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13689,553 +13767,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homologie des pratiques cliniques en psychiatrie et des pratiques de gestion comme fondement d’un modèle organisationnel facteur de pérennité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser les processus à l'hôpital. Une méthode au service de la performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Medica Editions, pp.254, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Amourous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'harmattan, pp.369, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôpital et innovation technologique. Le modèle de l'imagerie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medica Editions, pp.212, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873796v1</w:t>
-              </w:r>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">hal-00873791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contextualisation et l’appropriation des outils de management et des processus de pilotage des hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14251,1376 +14329,1376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'organiser pour affronter l'incertain au sein des hôpitaux : Leçons tirées de la crise Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.119, 2024, 9782701322889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337218v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : accompagner la transformation de l'offre de soins sur le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la digitalisation de la supply chain sanitaire au prisme de la théorie de l’activité : le cas de la prise en charge de l’apnée du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Management de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.191-204, 2019, Gestion en liberté, 978-2-37687-173-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCM Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Relire la digitalisation de la supply chain sanitaire au prisme de la théorie de l’activité : le cas de la prise en charge de l’apnée du sommeil</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapping the full potential of eHealth : business models need economic assessment frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Menvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loick Menvielle; Anne-Françoise-Audrain Pontevoa; William Menvielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The digitalization of healthcare : new challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2017, 978-1-349-95172-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance hospitalière : une réforme juridique en quête de levier d'actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance juridique et fiscale des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance hospitalière à la croisée des chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">???</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter le changement à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Pierre SPITERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.395-409, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux : ressource pour l'action ou outil de gestion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.169-181, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle chrysalide : le médecin entrepreneur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hôpital en restructuration : regards croisés sur la France et le Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les presses de l'Université de Montréal, 123-140 chap. 6, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pum.15439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularité de la clinique privée : du légo au réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 321-350 chap. 10, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du colloque singulier au colloque pluriel : le processus au service du mieux-faire ensemble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.73-104, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la logique de projet à la logique d'activité : le cas d'un établissement de soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectique : à la recherche du sens perdu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.347-360, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15630,1053 +15708,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations de bonne pratique — Manager en structure de médecine d’urgences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Douplat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
+                <w:t xml:space="preserve">hal-04934511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins : évaluation de l'impact financier de la prévention des infections associées aux soins dans les établissements médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude relative à la permanence des soins et l'hôpital local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude relative à la réalisation d'un projet gériatrique de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de sélection des terrains d'accueil du futur Plateau Technique Unique sur le Territoire de Santé n°7 &amp;quot; Bassin Houiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de localisation d'un site hospitalier commun sur le Territoire de Santé du Sud Haute-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude relative à l'évaluation organisationnelle d'un réseau de santé centré sur l'insuffisance rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative sur les modalités de prise en charge de l'incapacité longue durée par les systèmes de Protection Sociale des pays membres de l'agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de réflexion pour le développement d'un contrôle de gestion des activités sociales financées par le conseil général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920949v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00920933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact sur la performance financière des opérations de fusion de cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16686,2155 +16764,2155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une économie territoriale de la captation : les dynamiques concurrentielles au sein du secteur des Ehpad » (MultiConc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDMS; PACTE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04691420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et concurrence dans les Maisons de Santé Pluridisciplinaires : une analyse multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Montes-Lihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRESP; MultiCoop. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une réflexion collective autour des évolutions du secteur du handicap en Auvergne-Rhône-Alpes : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des impacts économiques et organisationnels de l’implantation d’un automate ROWA® de gestion des stocks et de dispensation à la PUI du Groupement Hospitalier de la Région Mulhouse et Sud Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caryn Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deleze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Becton Dickinson &amp; Company (BD), 11 rue Aristide Berges, 38800 Le Pont de Claix. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexion collective autour des évolutions du secteur du handicap en Auvergne-Rhône-Alpes : rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet Som’respir – projet PASCALINE : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Becton Dickinson &amp; Company (BD), 11 rue Aristide Berges, 38800 Le Pont de Claix. 2017</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...40 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilisation des informations issues des SIPS dans le cadre du pilotage stratégique des établissements de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude bactériémies / PMSI - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Santé, Direction générale de la santé - IFROSS, Université Lyon 3. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tarification des maisons de santé et pôles de santé : guide pratique pour l'application de l'option tarifaire n° 1 pour les MRS, rapport pour la Direction de la Sécurité Sociale, Ministère de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude &amp;quot;enveloppe de la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique régional du CERN Rhône-Alpes, Genève-Vaud. Etude 2000-2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine dans le Rhône, étude réalisée pour le compte d'ASTRHO, du Grand Lyon et du Conseil Général du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire les systèmes de santé par les activités et les processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique régional du CERN Rhône-Alpes Genève-Vaud. Synthèse des travaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact Économique du CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2016</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...946 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18981,51 +19059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>