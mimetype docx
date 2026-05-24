--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1362,4406 +1362,4406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risk profile, quality of life and care of patients with moderate and advanced CKD : The French CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information stratégiques au service des Présidents de Commission médicale d’établissement des centres hospitaliers : une satisfaction élevée pour des usages limités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.510-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jges.196.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.352.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : des hôpitaux aux usines à soins. Un réel progrès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une &amp;quot;sanitarisation&amp;quot; de la gestion des ESSMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 562, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management, rapports de force et coordination interprofessionnelle en établissement d'accueil du jeune enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohorte française Chronic Kidney Disease–Réseau Épidémiologie et Information en Néphrologie (CKD-REIN) : mieux connaître la maladie rénale chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marie Metzger</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (supplément 1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hospital accountability in France : small steps toward reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mavs.002.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diagnostic financier des ESSMS : bien lire pour mieux prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Chronic Kidney Disease-Renal Epidemiology and Information Network (CKD-REIN) cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34 (2), pp.277-286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy058⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 29 (8), pp.1500 - 1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gft388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Context of Available Options Affects Health Care Decisions: A Generalization Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mavs.003.0007⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X12445285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucile Veran</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare decisions are context-dependent: Violation of regularity principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Crupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1, SI), pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine face aux enjeux de l'évaluation médicoéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3-4), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information médico-économique, entre décision stratégique et action publique : tout savoir pour peu pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.57-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention entre diachronie et synchronie : heuristique pour une approche alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.008.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance clinique, ou la réconciliation du sacré et du profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153, pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la loi HPST sur le médico-social : effets attendus et angles morts d'une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (273), pp. 6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de coopération hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 562, pp.15-17</w:t>
+              <w:t xml:space="preserve">, 2010, 426, pp. 16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure et l'analyse de la concurrence au service de la stratégie des établissements de santé : illustration à partir du cas de la chirurgie de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moisset</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gouvernance clinique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.195-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'objectif et de moyens : un outil au service de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 379, pp. 16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat médical : scénario pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp. 20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprenariat médical : scenarii pour une gouvernance alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandes associations : un siège à réinventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 356, pp. 21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance et tarification : les leçons de l'expérience hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification à l'activité et management hospitalier, vers de nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxymag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, janvier-février (86)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secteur social et médico-social : la réforme comptable et budgétaire se poursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 344, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier santé électronique communicant face aux enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2A et gestion hospitalière. La physiologie du changement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 449, pp.609-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation organisationnelle en santé : centrage patient et approche par les processus et les réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ellie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Larrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, juin (447), pp.467-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : adaptations, évolutions et métamorphoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux : de la métaphore à la pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de l'évaluation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.2-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régionalisation pour le système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 288, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques privées d'hier à aujourd'hui. Eléments de réflexion sur la santé économique et financière des cliniques privées de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de la Fédération de l'hospitalisation privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion par processus à l'hôpital entre procédure et création de valeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (146), pp.191-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restructurations des cliniques privées : radioscopie d'un secteur en mutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.63-82</w:t>
+              <w:t xml:space="preserve">, 2003, 57 (3), pp.55-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations organisationnelles et restructurations hospitalières. Réflexions sur l'entrepreneurship médical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIP info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65, pp.86-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hospital accountability in France : small steps toward reform</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1-2-3), pp.321-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucile Veran</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé économique et financière des cliniques privés de 1993 à 2000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Sante et Systemique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (4), pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucile Veran</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations des établissements hospitaliers. Les logiques du secteur public à l'épreuve du privé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 528, pp.19-22</w:t>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 417, pp.444-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...201 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Girotto</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarité et réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...901 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27</w:t>
+              <w:t xml:space="preserve">, 2001, 5-6, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La variable organisationnelle dans les problématiques biotechnologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2178 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,112 +6498,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les impacts de l’entrée des capital-investisseurs dans le secteur des cliniques privées : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de REcherche en Gestion des Organisations (Université de Bourgogne Franche-Comté), Jun 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur du handicap : enjeux et perspectives à moyen terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">association MESSIDOR, séminaire des cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tain l’Hermitage, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérer le changement à l’hôpital : quelques repères théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes journées nationales des cadres de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Cadres Infirmiers et Médico-techniques (ANCIM), Nov 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6612,500 +7022,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096311v1</w:t>
-              </w:r>
-[...408 lines deleted...]
-                <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
@@ -7629,50 +7629,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7694,152 +7789,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée innovations invisibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801222v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours à l’épreuve de la réticularité : enjeux organisationnels</w:t>
               </w:r>
@@ -7957,273 +7957,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques dans le secteur médico-social Un modèle atypique de processus au service de l’usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROLOG 2nd edition of the International Conference Project &amp; Logistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers pour repenser l’organisation des soins à partir des sciences humaines et sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’apport des Humanités à la médecine : une opportunité pour repenser l’organisation des soins, Workshop BIOVISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Établissements sociaux et médico-sociaux en difficultés : proposition d’identification d’outils d’anticipation des risques financiers et adaptabilité au secteur. Une enquête exploratoire illustrée par l’exemple du diagnostic financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international Fiscalité, Droit, Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvain School of Management, Oct 2016, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096337v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02096376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements sociaux et médico-sociaux (ESMS) en difficultés financières : les outils d’identification et d’anticipation des risques</w:t>
               </w:r>
@@ -8291,51 +8291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre à l’épreuve la définition du risque dans le secteur du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8518,50 +8518,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recompositions des réseaux, ou les méta-organisations au défi de l’efficience territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Santé et Territoire, 28èmes Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance des établissements sociaux et médico-sociaux entre visions comptables et administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du groupe Magellan Finance, Université Jean Moulin Lyon 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultural-historical activity theory and instruments systems to study development and use of a management device: the case of French hospital financing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8570,208 +8721,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium - Organizations and the Examined Life: Reason, Reflexivity and Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801204v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01801054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'organisation et pratiques de prise en charge en néphrologie</w:t>
               </w:r>
@@ -9532,50 +9532,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un entrepreurship infirmier (Für mehr Unternehmertum in der Plefge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, LUCERNE, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9597,139 +9679,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812075v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00873119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
               </w:r>
@@ -9938,57 +9938,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réorganisation des filières d'urgences : les conditions d'un changement réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème conférence GISEH (Gestion et Ingénierie des SystèmEs Hospitaliers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lausanne, Suisse. pp.733-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants, caractéristiques et impacts du capital social des cliniques privées : formulation d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH : "Défis des organisations de santé : défis des sciences de gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10003,73 +10180,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux : capital social et/ou réseau social en actes : quels outils de gestion ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10098,73 +10275,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10193,73 +10370,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance hospitalière et gestion des processus : gérer à grande échelle la singularité de chaque prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10275,73 +10452,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Romandes de soins infirmiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le privé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10357,290 +10534,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le privé en santé, XXIème entretiens du centre Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montréal QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des marchés hospitaliers et concurrence : prolégomènes au pilotage stratégique des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé, défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10665,51 +10665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faces of trust : restructurings and governance of french for-profit hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10881,51 +10881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10957,57 +10957,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Medical entrepreneuship : a new organisational ideal-type mixing managerial et medical values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference EHMA (European Health Management Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,208 +11104,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Governance : lessons from practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conférence EHMA (European Health Management Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11248,51 +11248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visages de la confiance, restructurations et gouvernance des cliniques privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11356,77 +11356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new French Governance : lessons from practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHMA, International Conference, Managing Values in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11533,51 +11533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats d'objectifs et de moyens : réflexion autour des réformes hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CME : organisation professionnelle ou bénévolat réglementaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11848,51 +11848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et figures de l'innovation médicale : portraits d'entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réflexion URML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Champagne au Mont d'Or, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12081,51 +12081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La T2A, enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12157,260 +12157,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hôpital vu d'ailleurs : du ménagement au management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des Centres Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les urgences chirurgicales : le match public-privé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises nationales des centres hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux organisationnels de la télémédecine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque inter-régional de la télémédecine (CATEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Vannes (visio-conférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12461,51 +12461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème congrès d'économétrie de la santé, "santé et régionalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12530,51 +12530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cliniques d'hier et d'aujourd'hui : éléments de réflexion sur la santé financière des cliniques de 1993 à 2000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12612,90 +12612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémédecine, entre fantasme et réalité. De la fascination technique aux besoins des utilisateurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS, XII congrès de l'ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12815,51 +12815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS, XII Congrès de l'ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12897,64 +12897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la télémédecine : enjeux, problèmes et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La télémédecine ou la médecine partagée (ASTRHO, Association de Soutien à la Télémédecine dans le RHOne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14097,51 +14097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, pp.369, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -14359,83 +14359,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14454,165 +14562,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337218v2</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
               </w:r>
@@ -14818,51 +14818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15012,51 +15012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance juridique et fiscale des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15107,51 +15107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">???</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15170,50 +15170,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et dynamiques du capital social dans le management des cliniques privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management et réseaux sociaux : ressource pour l'action ou outil de gestion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.169-181, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Piloter le changement à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15222,195 +15317,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Pierre SPITERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.395-409, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle chrysalide : le médecin entrepreneur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15483,51 +15483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire de l'hôpital ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 321-350 chap. 10, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16287,51 +16287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16375,51 +16375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude relative à l'évaluation organisationnelle d'un réseau de santé centré sur l'insuffisance rénale chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17104,50 +17104,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude des impacts économiques et organisationnels de l’implantation d’un automate ROWA® de gestion des stocks et de dispensation à la PUI du Groupement Hospitalier de la Région Mulhouse et Sud Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caryn Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17166,1462 +17389,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Deleze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Becton Dickinson &amp; Company (BD), 11 rue Aristide Berges, 38800 Le Pont de Claix. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexion collective autour des évolutions du secteur du handicap en Auvergne-Rhône-Alpes : rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnet Som’respir – projet PASCALINE : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096546v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle utilisation des informations issues des SIPS dans le cadre du pilotage stratégique des établissements de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude bactériémies / PMSI - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Santé, Direction générale de la santé - IFROSS, Université Lyon 3. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tarification des maisons de santé et pôles de santé : guide pratique pour l'application de l'option tarifaire n° 1 pour les MRS, rapport pour la Direction de la Sécurité Sociale, Ministère de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude &amp;quot;enveloppe de la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact économique régional du CERN Rhône-Alpes, Genève-Vaud. Etude 2000-2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télémédecine dans le Rhône, étude réalisée pour le compte d'ASTRHO, du Grand Lyon et du Conseil Général du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...771 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19059,51 +19059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Levassort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hassan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boucquemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.106469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05472245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metzger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25632-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.04.040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Andr&#233; Massy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2022.11.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05043318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nugem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bordin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott-Pethelaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JMDH.S262900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Stengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquelinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy058" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.352.0083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.003.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2016.01.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3V9LDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mavs.002.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00932387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gft388" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2012.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ellie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Auray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Teil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caryn Mathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Majo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalfaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096468v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096476v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920485v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873228v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873302v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919149v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Krikorian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874099v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873842v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874135v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pouteil-Noble" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874521v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amourous" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946652v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096265v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Menvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873174v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15439" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873727v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920858v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920880v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Detournay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gadenne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873836v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874132v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00874525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>