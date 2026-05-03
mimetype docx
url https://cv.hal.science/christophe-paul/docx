--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,456 +100,456 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
+                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+                <w:t xml:space="preserve">Loïc Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijat Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042958v1</w:t>
+                <w:t xml:space="preserve">hal-04702071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Magne</w:t>
+                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.40-54. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (4), pp.113345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702071v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.411-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
+                <w:t xml:space="preserve">hal-03771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (1), pp.411-435. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771145v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected search for a lazy robber</w:t>
               </w:r>
@@ -561,51 +561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (4), pp.510-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 839, pp.164-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,261 +1235,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02342736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Complexity of Layout Parameters in Tournaments and Semicomplete Digraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Barbero</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3196276⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01919000v1</w:t>
+                <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+                <w:t xml:space="preserve">Exploring the Complexity of Layout Parameters in Tournaments and Semicomplete Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.#38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3196276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690385v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01919000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
@@ -1501,51 +1501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1739,64 +1739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,90 +1856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1967,382 +1967,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01487567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Reidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rossmanith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Jones</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Langer</w:t>
+                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernel for Rooted Triplet Inconsistency and other problems based on conflict packing technique</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-exponential FPT algorithm for the K4-minor cover problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.1864-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,261 +3509,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the (non-)existence of polynomial kernels for $P_l$-free edge modification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130907392⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (4), pp.900-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-012-9619-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178184v1</w:t>
+                <w:t xml:space="preserve">hal-00821612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (non-)existence of polynomial kernels for $P_l$-free edge modification problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65 (4), pp.900-926. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2143-2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-012-9619-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130907392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821612v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t>
               </w:r>
@@ -4382,688 +4382,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branchwidth of Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157 (12), pp.2718-2725. </w:t>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00394553v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval completion is Fixed Parameter Tractable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branchwidth of Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (5), pp.2007-2020. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (12), pp.2718-2725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/070710913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00394553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
+                <w:t xml:space="preserve">Interval completion is Fixed Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Huson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Yngve Villanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (5), pp.2007-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070710913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00368545v2</w:t>
+                <w:t xml:space="preserve">lirmm-00371876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Maximal Graphs of Branchwidth k: The k-Branches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regula Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2008.02.030⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371208v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00368545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centres in Trees</w:t>
+                <w:t xml:space="preserve">Edge Maximal Graphs of Branchwidth k: The k-Branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durocher</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309 (6), pp.1467-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2008.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77120-3_31⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371207v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centres in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1432-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77120-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00371207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
               </w:r>
@@ -5192,64 +5192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time 3-approximation for MAST problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5498,247 +5498,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Efficient Algorithm for Perfect Sorting by Reversals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Competitive Graph Searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2007.10.012⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 393 (1-3), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00274051v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Graph Searches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">A More Efficient Algorithm for Perfect Sorting by Reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 106, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2007.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.10.048⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324565v1</w:t>
+                <w:t xml:space="preserve">lirmm-00274051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sorting by Reversals is not Always Difficult</w:t>
               </w:r>
@@ -5964,368 +5964,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclectism Shrinks Even Small Worlds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Fully-Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Crespelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-005-0137-4⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 154, pp.1722-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102848v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Crespelle</w:t>
+                <w:t xml:space="preserve">Eclectism Shrinks Even Small Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00446-005-0137-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01424432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
+                <w:t xml:space="preserve">Fully Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crespelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 154, pp.1722-1741. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+              <w:t xml:space="preserve">, 2006, 154 (12), pp.1722-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102849v1</w:t>
+                <w:t xml:space="preserve">hal-01424432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Maximal Graphs of Branchwidth $k$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (7th International Colloquium on Graph Theory), pp.363-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6444,316 +6444,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Finding All Homogeneous Set Sandwiches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+                <w:t xml:space="preserve">Distance Labeling Scheme and Split Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 273, pp.115-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269575v1</w:t>
+                <w:t xml:space="preserve">hal-00307384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Labeling and Split Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">A Note on Finding All Homogeneous Set Sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-365X(03)00232-2⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp. 147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-0190(03)00265-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269634v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Labeling Scheme and Split Decomposition</w:t>
+                <w:t xml:space="preserve">Distance Labeling and Split Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 273, pp.115-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 273 (1-3), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-365X(03)00232-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time recognition of P4-indifference graphs</w:t>
               </w:r>
@@ -7464,51 +7464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - 23rd International Symposium on Fundamentals of Computation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.287-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svein Hogemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.47:1-47:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7906,77 +7906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Milan, Italy. pp.64:1-64:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8004,200 +8004,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected tree-width and connected cops and robber game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAALM 2019 - Complexity, Algorithms, Automata and Logic Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003243v1</w:t>
+                <w:t xml:space="preserve">lirmm-02079017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected tree-width and connected cops and robber game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAALM 2019 - Complexity, Algorithms, Automata and Logic Meet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.7:1--7:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02079017v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial Turing kernel to compute the cut-width of semi-complete digraph</w:t>
               </w:r>
@@ -8350,274 +8350,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02021567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibel Özkan</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
+              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
               </w:r>
@@ -8714,594 +8714,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.138-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.138-150, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264011v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to parameterized complexity and some algorithmic consequences of the graph minor theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Graph Theory and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02078876v1</w:t>
+                <w:t xml:space="preserve">hal-01178222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to parameterized complexity and some algorithmic consequences of the graph minor theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Graph Theory and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178222v1</w:t>
+                <w:t xml:space="preserve">lirmm-02078876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of dynamic circle graphs</w:t>
               </w:r>
@@ -9672,51 +9672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.312-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9750,103 +9750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rossmanith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Riga, Latvia. pp.613-624, </w:t>
@@ -9947,896 +9947,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized K_4-Cover in Single Exponential Time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmics of Modular Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geevarghese Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT: Scandinavian Workshop on Algorithmic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Helsinki, Sweden. pp.199-130</w:t>
+              <w:t xml:space="preserve">Algorithms and Permutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805191v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmics of Modular Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized K_4-Cover in Single Exponential Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geevarghese Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Permutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SWAT: Scandinavian Workshop on Algorithmic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Sweden. pp.199-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805415v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+              <w:t xml:space="preserve">IARCS 31st Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Mumbai, India. pp.217-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting Graphs to Paths and Trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2011 - 6th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.55-66, </w:t>
+              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28050-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805183v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conﬂict Packing Yield Linear Vertex-Kernels for k- Fast, $k-Dense$ RTI and a Related Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contracting Graphs to Paths and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Mathematical Foundations of Computer Science (MFCS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Warsaw, Poland. pp.497-507, </w:t>
+              <w:t xml:space="preserve">IPEC 2011 - 6th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.55-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28050-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00642335v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting Chordal Graphs and Bipartite Graphs to Paths and Trees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conﬂict Packing Yield Linear Vertex-Kernels for k- Fast, $k-Dense$ RTI and a Related Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs and Optimization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Symposium on Mathematical Foundations of Computer Science (MFCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Warsaw, Poland. pp.497-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00620732v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00642335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+                <w:t xml:space="preserve">Contracting Chordal Graphs and Bipartite Graphs to Paths and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS 31st Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bariloche, Argentina. pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805189v1</w:t>
+                <w:t xml:space="preserve">lirmm-00620732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Non-)Existence of Polynomial Kernels for Pl -Free Edge Modiﬁcation Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+                <w:t xml:space="preserve">Generalized Graph Clustering: Recognizing (p,q)-Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Nederlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2010 - 5th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WG'10: International Workshop on Graph Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Zarós, Greece. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533519v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling a Graph with Turn Costs: a Parameterized Complexity Perspective</w:t>
               </w:r>
@@ -10950,481 +10967,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Graph Clustering: Recognizing (p,q)-Cluster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesper Nederlof</w:t>
+                <w:t xml:space="preserve">On the (Non-)Existence of Polynomial Kernels for Pl -Free Edge Modiﬁcation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG'10: International Workshop on Graph Theoretic Concepts in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2010 - 5th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Chennai, India. pp.147-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17493-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533520v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernels for Feedback Arc Set In Tournaments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Gaspers</w:t>
+                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, IIT Kanpur, India. pp.37-47, </w:t>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2009.2305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432668v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modification Problems</w:t>
+                <w:t xml:space="preserve">Kernels for Feedback Arc Set In Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA'09: International Workshop on Combinatorial Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, IIT Kanpur, India. pp.37-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2009.2305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432664v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWOCA'09: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
               </w:r>
@@ -11767,308 +11767,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Completion with Few Edges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centre in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yngve Villanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STOC'07: 39th ACM Symposium on Theory of Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.341-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189511v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Distance Hereditary Graphs Using Split Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Gioan</w:t>
+                <w:t xml:space="preserve">Interval Completion with Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yngve Villanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STOC'07: 39th ACM Symposium on Theory of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.374-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1250790.1250847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189506v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00189511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centre in Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durocher</w:t>
+                <w:t xml:space="preserve">Dynamic Distance Hereditary Graphs Using Split Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.341-352</w:t>
+              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189505v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Generation of Graphs of Branch-width ≤ k</w:t>
               </w:r>
@@ -12080,51 +12080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Proskurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2006 - 32nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bergen, Norway. pp.206-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12171,51 +12171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12300,51 +12300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Tools and Simpler Algorithms for Branchwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2003 - 13rd Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Palma de Mallorca, Spain. pp.379-390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12378,51 +12378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Uno and Yagiura's Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12983,51 +12983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclectisme dans les petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13078,51 +13078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclecticism Shrinks Even Small Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13167,665 +13167,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Distance Labeling Schemes for Interval and Circular-arc Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">A Linear-Time Algorithm for Recognition of Catval Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$11^{th}$ Annual European Symposium on Algorithms (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.254-265</w:t>
+              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307388v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Poset Sandwich Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouklit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269577v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Linear Time LexBFS Cograph Recognition Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Optimal Distance Labeling Schemes for Interval and Circular-arc Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2003 - 29th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">$11^{th}$ Annual European Symposium on Algorithms (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.254-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269525v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Distance Labeling for Interval and Circular-Arc Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">On Poset Sandwich Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2003 - 11th Annual European Symposium on Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269576v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear-Time Algorithm for Recognition of Catval Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Linear Time LexBFS Cograph Recognition Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bretscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Corneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2003 - 29th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Elspeet, Netherlands. pp.119-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39890-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269443v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">Optimal Distance Labeling for Interval and Circular-Arc Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2003 - 11th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.254-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39658-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition refinement and graph decomposition</w:t>
               </w:r>
@@ -14579,51 +14579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01918986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0230-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140975279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geevarghese Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01266352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van &#8217;t Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van&#160;&#8217;t Hof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9670-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Corneil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9752-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9745-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9619-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2010.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJBG8HN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9273-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR0GNL8W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngve Villanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070710913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.02.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN93LZRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77120-3_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DSBJSNGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bretscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060664690" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WJ3L2P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-005-0137-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z070XV9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.075" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2004.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(03)00265-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(03)00232-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1LQC4C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Corneil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00281-X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00234-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mac Connell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00241-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05385569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ahn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04720130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2024.55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein H&#248;gemo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergougnoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Brandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86593-1_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Hogemo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.47" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02079017v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.70" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.138" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_17" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggerness" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28050-4_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_45" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W366S443-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620732v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805189v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.217" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17493-3_15" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Fellows" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Rosamond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nederlof" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189511v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250790.1250847" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189506v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Proskurowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561071_35" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0JXP793Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27810-8_17" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_27" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269525v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39890-5_11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WC3G6N3L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269576v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39658-1_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDZKKVJH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028546" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZGT74DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_686" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178225v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01918986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0230-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140975279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geevarghese Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01266352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van &#8217;t Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van&#160;&#8217;t Hof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9670-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Corneil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9752-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9745-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9619-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2010.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJBG8HN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9273-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR0GNL8W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngve Villanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070710913" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.02.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN93LZRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durocher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77120-3_31" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DSBJSNGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bretscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060664690" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WJ3L2P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-005-0137-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z070XV9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.075" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2004.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(03)00265-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(03)00232-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1LQC4C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Corneil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00281-X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00234-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mac Connell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00241-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05385569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ahn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04720130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2024.55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein H&#248;gemo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergougnoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Brandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86593-1_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Hogemo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.47" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02079017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.70" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.138" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_17" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805191v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805189v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggerness" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28050-4_5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_45" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W366S443-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nederlof" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Fellows" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Rosamond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17493-3_15" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250790.1250847" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189506v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Proskurowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561071_35" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0JXP793Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27810-8_17" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_27" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39890-5_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WC3G6N3L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269576v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39658-1_25" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDZKKVJH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028546" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZGT74DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_686" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178225v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>