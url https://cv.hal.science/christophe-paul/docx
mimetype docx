--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,456 +100,456 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
+                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Magne</w:t>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (4), pp.113345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702071v1</w:t>
+                <w:t xml:space="preserve">hal-04042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abhijat Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 346 (4), pp.113345. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.40-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042958v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771145v1</w:t>
+                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.411-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected search for a lazy robber</w:t>
               </w:r>
@@ -561,51 +561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (4), pp.510-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 839, pp.164-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,568 +1235,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02342736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+                <w:t xml:space="preserve">Exploring the Complexity of Layout Parameters in Tournaments and Semicomplete Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.#38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3196276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690385v1</w:t>
+                <w:t xml:space="preserve">lirmm-01919000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Complexity of Layout Parameters in Tournaments and Semicomplete Digraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Barbero</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.#38. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3196276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01919000v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibel Özkan</w:t>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,90 +1856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1967,382 +1967,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01487567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Langer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Reidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Jones</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Rossmanith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernel for Rooted Triplet Inconsistency and other problems based on conflict packing technique</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-exponential FPT algorithm for the K4-minor cover problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.1864-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,261 +3509,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (non-)existence of polynomial kernels for $P_l$-free edge modification problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-012-9619-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2143-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130907392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821612v1</w:t>
+                <w:t xml:space="preserve">hal-01178184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the (non-)existence of polynomial kernels for $P_l$-free edge modification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.2143-2156. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (4), pp.900-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130907392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-012-9619-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178184v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t>
               </w:r>
@@ -4382,688 +4382,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branchwidth of Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
+              <w:t xml:space="preserve">, 2009, 157 (12), pp.2718-2725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
+                <w:t xml:space="preserve">lirmm-00394553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branchwidth of Chordal Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval completion is Fixed Parameter Tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yngve Villanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 157 (12), pp.2718-2725. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (5), pp.2007-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/070710913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00394553v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval completion is Fixed Parameter Tractable</w:t>
+                <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yngve Villanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regula Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/070710913⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge Maximal Graphs of Branchwidth k: The k-Branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309 (6), pp.1467-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2008.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00368545v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00371208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Maximal Graphs of Branchwidth k: The k-Branches</w:t>
+                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centres in Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2008.02.030⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1432-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77120-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371208v1</w:t>
+                <w:t xml:space="preserve">lirmm-00371207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centres in Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Approximability Results for Maximum Agreement Subtree and Maximum Compatible Tree Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157 (7), pp.1432-1446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77120-3_31⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 157 (7), pp.1555-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00371207v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00371209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Perfect DCJ Rearrangement Scenarios with Linear and Circular Chromosomes</w:t>
               </w:r>
@@ -5192,64 +5192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time 3-approximation for MAST problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,222 +5407,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Distance Labeling for Interval Graphs and Related Graphs Families</w:t>
+                <w:t xml:space="preserve">Competitive Graph Searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.1239-1258. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 393 (1-3), pp.72-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/050635006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366618v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Graph Searches</w:t>
+                <w:t xml:space="preserve">Optimal Distance Labeling for Interval Graphs and Related Graphs Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 393 (1-3), pp.72-80. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.1239-1258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.10.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/050635006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324565v1</w:t>
+                <w:t xml:space="preserve">hal-00366618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A More Efficient Algorithm for Perfect Sorting by Reversals</w:t>
               </w:r>
@@ -5964,368 +5964,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Crespelle</w:t>
+                <w:t xml:space="preserve">Eclectism Shrinks Even Small Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00446-005-0137-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102849v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclectism Shrinks Even Small Worlds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Fully Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Crespelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 154 (12), pp.1722-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00446-005-0137-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102848v1</w:t>
+                <w:t xml:space="preserve">hal-01424432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
+                <w:t xml:space="preserve">Fully-Dynamic Recognition Algorithm and Certificate for Directed Cographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crespelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 154 (12), pp.1722-1741. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+              <w:t xml:space="preserve">, 2006, 154, pp.1722-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424432v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Maximal Graphs of Branchwidth $k$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (7th International Colloquium on Graph Theory), pp.363-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6444,316 +6444,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Labeling Scheme and Split Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">A Note on Finding All Homogeneous Set Sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp. 147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-0190(03)00265-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307384v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Finding All Homogeneous Set Sandwiches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+                <w:t xml:space="preserve">Distance Labeling and Split Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 273 (1-3), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-365X(03)00232-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-0190(03)00265-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269575v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Labeling and Split Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Distance Labeling Scheme and Split Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 273 (1-3), pp.147-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 273, pp.115-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269634v1</w:t>
+                <w:t xml:space="preserve">hal-00307384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear time recognition of P4-indifference graphs</w:t>
               </w:r>
@@ -7464,51 +7464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - 23rd International Symposium on Fundamentals of Computation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.287-300, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7828,51 +7828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svein Hogemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.47:1-47:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7906,77 +7906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Milan, Italy. pp.64:1-64:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8004,200 +8004,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected tree-width and connected cops and robber game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAALM 2019 - Complexity, Algorithms, Automata and Logic Meet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.7:1--7:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02079017v1</w:t>
+                <w:t xml:space="preserve">hal-03003243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected tree-width and connected cops and robber game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAALM 2019 - Complexity, Algorithms, Automata and Logic Meet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003243v1</w:t>
+                <w:t xml:space="preserve">lirmm-02079017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polynomial Turing kernel to compute the cut-width of semi-complete digraph</w:t>
               </w:r>
@@ -8350,274 +8350,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02021567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibel Özkan</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
               </w:r>
@@ -8714,447 +8714,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.138-150, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264011v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An FPT Algorithm and a Polynomial Kernel for Linear Rankwidth-1 Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.138-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.312-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9750,103 +9750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rossmanith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Riga, Latvia. pp.613-624, </w:t>
@@ -9947,913 +9947,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmics of Modular Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized K_4-Cover in Single Exponential Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geevarghese Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Permutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SWAT: Scandinavian Workshop on Algorithmic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Sweden. pp.199-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805415v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized K_4-Cover in Single Exponential Time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmics of Modular Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geevarghese Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT: Scandinavian Workshop on Algorithmic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Helsinki, Sweden. pp.199-130</w:t>
+              <w:t xml:space="preserve">Algorithms and Permutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805191v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS 31st Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.217⟩</w:t>
+              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805189v1</w:t>
+                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+                <w:t xml:space="preserve">Contracting Graphs to Paths and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
+              <w:t xml:space="preserve">IPEC 2011 - 6th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.55-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28050-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting Graphs to Paths and Trees</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conﬂict Packing Yield Linear Vertex-Kernels for k- Fast, $k-Dense$ RTI and a Related Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2011 - 6th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.55-66, </w:t>
+              <w:t xml:space="preserve">36th International Symposium on Mathematical Foundations of Computer Science (MFCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Warsaw, Poland. pp.497-507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28050-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805183v1</w:t>
+                <w:t xml:space="preserve">lirmm-00642335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conﬂict Packing Yield Linear Vertex-Kernels for k- Fast, $k-Dense$ RTI and a Related Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contracting Chordal Graphs and Bipartite Graphs to Paths and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Mathematical Foundations of Computer Science (MFCS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bariloche, Argentina. pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_45⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00642335v1</w:t>
+                <w:t xml:space="preserve">lirmm-00620732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting Chordal Graphs and Bipartite Graphs to Paths and Trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">Obtaining a Bipartite Graph by Contracting Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs and Optimization Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IARCS 31st Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Mumbai, India. pp.217-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2011.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00620732v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Graph Clustering: Recognizing (p,q)-Cluster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesper Nederlof</w:t>
+                <w:t xml:space="preserve">On the (Non-)Existence of Polynomial Kernels for Pl -Free Edge Modiﬁcation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG'10: International Workshop on Graph Theoretic Concepts in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2010 - 5th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Chennai, India. pp.147-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17493-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533520v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling a Graph with Turn Costs: a Parameterized Complexity Perspective</w:t>
               </w:r>
@@ -10967,464 +10950,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Non-)Existence of Polynomial Kernels for Pl -Free Edge Modiﬁcation Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+                <w:t xml:space="preserve">Generalized Graph Clustering: Recognizing (p,q)-Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Nederlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2010 - 5th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WG'10: International Workshop on Graph Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Zarós, Greece. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533519v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+                <w:t xml:space="preserve">Kernels for Feedback Arc Set In Tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gaspers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, IIT Kanpur, India. pp.37-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2009.2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernels for Feedback Arc Set In Tournaments</w:t>
+                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modification Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Gaspers</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWOCA'09: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00432668v1</w:t>
+                <w:t xml:space="preserve">lirmm-00432664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modification Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+                <w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA'09: International Workshop on Combinatorial Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00432664v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00371485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
               </w:r>
@@ -11767,308 +11767,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00324557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centre in Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durocher</w:t>
+                <w:t xml:space="preserve">Interval Completion with Few Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Heggerness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yngve Villanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STOC'07: 39th ACM Symposium on Theory of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.374-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1250790.1250847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189505v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Completion with Few Edges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pinar Heggerness</w:t>
+                <w:t xml:space="preserve">Dynamic Distance Hereditary Graphs Using Split Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Gioan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yngve Villanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STOC'07: 39th ACM Symposium on Theory of Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1250790.1250847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00189511v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Distance Hereditary Graphs Using Split Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Gioan</w:t>
+                <w:t xml:space="preserve">Kinetic Maintenance of Mobile k-Centre in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC'07: 18th International Symposium on Algorithms and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.41-51</w:t>
+              <w:t xml:space="preserve">, 2007, Sendei, Japan. pp.341-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00189506v1</w:t>
+                <w:t xml:space="preserve">lirmm-00189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Generation of Graphs of Branch-width ≤ k</w:t>
               </w:r>
@@ -12080,51 +12080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Proskurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2006 - 32nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bergen, Norway. pp.206-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12171,51 +12171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximation of Computing Evolutionary Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12300,51 +12300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Tools and Simpler Algorithms for Branchwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2003 - 13rd Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Palma de Mallorca, Spain. pp.379-390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12378,51 +12378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Uno and Yagiura's Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh-Minh Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12983,64 +12983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclectisme dans les petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13078,64 +13078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclecticism Shrinks Even Small Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13167,665 +13167,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear-Time Algorithm for Recognition of Catval Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Optimal Distance Labeling Schemes for Interval and Circular-arc Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">$11^{th}$ Annual European Symposium on Algorithms (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.254-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269443v1</w:t>
+                <w:t xml:space="preserve">hal-00307388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+                <w:t xml:space="preserve">On Poset Sandwich Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t>
+              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Distance Labeling Schemes for Interval and Circular-arc Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">A Simple Linear Time LexBFS Cograph Recognition Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bretscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Corneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$11^{th}$ Annual European Symposium on Algorithms (ESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2003 - 29th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Elspeet, Netherlands. pp.119-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39890-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307388v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Poset Sandwich Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+                <w:t xml:space="preserve">Optimal Distance Labeling for Interval and Circular-Arc Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2003 - 11th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.254-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39658-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Linear Time LexBFS Cograph Recognition Algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Linear-Time Algorithm for Recognition of Catval Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2003 - 29th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269525v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Distance Labeling for Interval and Circular-Arc Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouklit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2003 - 11th Annual European Symposium on Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269576v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition refinement and graph decomposition</w:t>
               </w:r>
@@ -14579,51 +14579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01918986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0230-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140975279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geevarghese Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01266352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van &#8217;t Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van&#160;&#8217;t Hof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9670-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Corneil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9752-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9745-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9619-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2010.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJBG8HN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9273-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR0GNL8W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngve Villanger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070710913" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.02.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN93LZRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durocher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77120-3_31" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DSBJSNGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bretscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060664690" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WJ3L2P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-005-0137-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z070XV9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.075" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2004.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(03)00265-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(03)00232-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1LQC4C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Corneil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00281-X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00234-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mac Connell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00241-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05385569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ahn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04720130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2024.55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein H&#248;gemo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergougnoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Brandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86593-1_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Hogemo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.47" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02079017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.70" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.138" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_17" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805191v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805189v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggerness" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28050-4_5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_45" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W366S443-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620732v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nederlof" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Fellows" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Rosamond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17493-3_15" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250790.1250847" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189506v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Proskurowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561071_35" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0JXP793Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27810-8_17" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_27" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269443v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269577v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39890-5_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WC3G6N3L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269576v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39658-1_25" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDZKKVJH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028546" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZGT74DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_686" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178225v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01918986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0230-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263856v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140975279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geevarghese Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01266352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van &#8217;t Hof" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van&#160;&#8217;t Hof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9670-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gioan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Corneil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9752-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-013-9745-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9619-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00783420v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2010.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJBG8HN5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-008-9273-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR0GNL8W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yngve Villanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070710913" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.02.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN93LZRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371207v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77120-3_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DSBJSNGG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1497290.1497299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324572v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bretscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060664690" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Bui-Xuan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kelly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2005.12.048" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WJ3L2P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-005-0137-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z070XV9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2006.03.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.06.075" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2004.01.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(03)00265-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(03)00232-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1LQC4C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.269" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Corneil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feodor F. Dragan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(00)00281-X" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090372v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00234-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mac Connell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00241-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05385569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ahn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jacob" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04720130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2024.55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein H&#248;gemo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergougnoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Brandes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86593-1_20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Hogemo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.47" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02079017v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.70" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.138" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_17" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggerness" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28050-4_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_45" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W366S443-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620732v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805189v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2011.217" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533519v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17493-3_15" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Fellows" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Giannopoulos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Knauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Rosamond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_13" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Nederlof" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenchner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324557v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189511v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1250790.1250847" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189506v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Proskurowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106451v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11533719_14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-382PPTNT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561071_35" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0JXP793Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Montgolfier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27810-8_17" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27801-6_27" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307394v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269525v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39890-5_11" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WC3G6N3L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269576v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39658-1_25" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDZKKVJH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471612v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0028546" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZGT74DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_686" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178225v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00112390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>