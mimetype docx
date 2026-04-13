--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -662,51 +662,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
@@ -1646,563 +1646,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumetanide Prevents Brain Trauma-Induced Depressive-Like Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Altvater</w:t>
+                <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rovira</w:t>
+                <w:t xml:space="preserve">Gerben van Hameren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+                <w:t xml:space="preserve">Manisha Juneja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mazzarino</w:t>
+                <w:t xml:space="preserve">Lauri Louhivuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.12. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810932116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272409v1</w:t>
+                <w:t xml:space="preserve">hal-01991291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
+                <w:t xml:space="preserve">Degradable and injectable hydrogel for drug delivery in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manisha Juneja</w:t>
+                <w:t xml:space="preserve">Vincent Pertici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pin-Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauri Louhivuori</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810932116⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991291v1</w:t>
+                <w:t xml:space="preserve">hal-01961903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable and injectable hydrogel for drug delivery in soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pertici</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+                <w:t xml:space="preserve">M Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961903v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Albert</w:t>
+                <w:t xml:space="preserve">Bumetanide Prevents Brain Trauma-Induced Depressive-Like Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M André</w:t>
+                <w:t xml:space="preserve">Marc Altvater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Anghinolfi</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Anton</w:t>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ardid</w:t>
+                <w:t xml:space="preserve">Morgane Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155365v1</w:t>
+                <w:t xml:space="preserve">hal-02272409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
               </w:r>
@@ -2433,373 +2433,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High- Versus Moderate-Intensity Training on Neuroplasticity and Functional Recovery After Focal Ischemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolarizing γ-aminobutyric acid contributes to glutamatergic network rewiring in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Kourdougli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho-Matti Renko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Khirug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (2), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961892v1</w:t>
+                <w:t xml:space="preserve">hal-01965606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high- versus moderate-intensity training on neuroplasticity and functional recovery after focal ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pin-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (10), pp.2855 - 2864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.117.017962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing γ-aminobutyric acid contributes to glutamatergic network rewiring in epilepsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of High- Versus Moderate-Intensity Training on Neuroplasticity and Functional Recovery After Focal Ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.24870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01965606v1</w:t>
+                <w:t xml:space="preserve">hal-01961892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal network activity in a targeted genetic model of human double cortex.</w:t>
               </w:r>
@@ -3311,563 +3311,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the shape and density of dendritic spines caused by overexpression of acidic calponin in cultured hippocampal neurons.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opposing role of synaptic and extrasynaptic NMDA receptors in regulation of the extracellular signal-regulated kinases (ERK) activity in cultured rat hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rami</w:t>
+                <w:t xml:space="preserve">Sylvain Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caillard</w:t>
+                <w:t xml:space="preserve">Iryna Dumalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Medina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
+                <w:t xml:space="preserve">Yuriy Salyha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20145⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 572 (Pt 3), pp.789-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.105510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00483890v1</w:t>
+                <w:t xml:space="preserve">inserm-00484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing role of synaptic and extrasynaptic NMDA receptors in regulation of the extracellular signal-regulated kinases (ERK) activity in cultured rat hippocampal neurons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Change in the shape and density of dendritic spines caused by overexpression of acidic calponin in cultured hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriy Salyha</w:t>
+                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 572 (Pt 3), pp.789-98. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.183-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.105510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484320v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00483890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early expression of KCC2 in rat hippocampal cultures augments expression of functional GABA synapses.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A noncanonical release of GABA and glutamate modulates neuronal migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A. Hübner</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.089821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (19), pp.4755-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0553-05.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00484389v1</w:t>
+                <w:t xml:space="preserve">inserm-00484364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noncanonical release of GABA and glutamate modulates neuronal migration.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+                <w:t xml:space="preserve">Early expression of KCC2 in rat hippocampal cultures augments expression of functional GABA synapses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chudotvorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (19), pp.4755-65. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 566 (Pt 3), pp.671-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0553-05.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.089821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484364v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NMDA receptor is coupled to the ERK pathway by a direct interaction between NR2B and RasGRF1.</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D05196D"/>
+    <w:nsid w:val="CA2F366C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4299,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-4918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140225676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Consumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayam Tnaimou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K E Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1572213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Pessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Folatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dessart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Gait&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraman Kumar Bohra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Achar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravana Babu Chidambaram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03127332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Constans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.031873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipul Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arehally M Mahalakshmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Tuladhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Bhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Srinivasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.673395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ludwig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Kesaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas J Heikkinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sukhanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoufeh Khakipoor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74535-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Altvater" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rovira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mazzarino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017962" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kourdougli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho-Matti Renko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khirug" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chazal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4093-08.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Shirao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.033464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fiorentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1673-08.2008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buerli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Baer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lardi-Studler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chudotvorova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484320v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Dumalska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Salyha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.105510" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.089821" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Krapivinsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Krapivinsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunona Manasian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-4918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140225676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Consumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayam Tnaimou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K E Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1572213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Pessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Folatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dessart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Gait&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraman Kumar Bohra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Achar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravana Babu Chidambaram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03127332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Constans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.031873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipul Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arehally M Mahalakshmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Tuladhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Bhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Srinivasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.673395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ludwig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Kesaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas J Heikkinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sukhanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoufeh Khakipoor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74535-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Altvater" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rovira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mazzarino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kourdougli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho-Matti Renko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khirug" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chazal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24870" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4093-08.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Shirao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.033464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fiorentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1673-08.2008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buerli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Baer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lardi-Studler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chudotvorova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Dumalska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Salyha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.105510" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.089821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Krapivinsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Krapivinsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunona Manasian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>