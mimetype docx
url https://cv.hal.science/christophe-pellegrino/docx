--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumetanide induces post-traumatic microglia-interneuron contact to promote neurogenesis and recovery</w:t>
+                <w:t xml:space="preserve">First observation of the cosmic ray shadow of the Moon and the Sun with KM3NeT/ORCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tessier</w:t>
+                <w:t xml:space="preserve">S Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Saez Garcia</w:t>
+                <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
+                <w:t xml:space="preserve">S Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Blasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Consumi</w:t>
+                <w:t xml:space="preserve">Z Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awad132⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089138v1</w:t>
+                <w:t xml:space="preserve">hal-04087888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the cosmic ray shadow of the Moon and the Sun with KM3NeT/ORCA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bumetanide induces post-traumatic microglia-interneuron contact to promote neurogenesis and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Albert</w:t>
+                <w:t xml:space="preserve">Marine Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Alves Garre</w:t>
+                <w:t xml:space="preserve">Marta Saez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Aly</w:t>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ambrosone</w:t>
+                <w:t xml:space="preserve">Edith Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Consumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (4), pp.344. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146 (10), pp.4247-4261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11401-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087888v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Cortical Plasticity during Moderate-Intensity Continuous Training Versus High-Intensity Interval Training in Rats</w:t>
               </w:r>
@@ -1646,563 +1646,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bumetanide Prevents Brain Trauma-Induced Depressive-Like Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
+                <w:t xml:space="preserve">Marc Altvater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerben van Hameren</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Juneja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Louhivuori</w:t>
+                <w:t xml:space="preserve">Morgane Mazzarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810932116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991291v1</w:t>
+                <w:t xml:space="preserve">hal-02272409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable and injectable hydrogel for drug delivery in soft tissues</w:t>
+                <w:t xml:space="preserve">Altered interplay between endoplasmic reticulum and mitochondria in Charcot–Marie–Tooth type 2A neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pertici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio Rivera</w:t>
+                <w:t xml:space="preserve">Nathalie Bernard-Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerben van Hameren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manisha Juneja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Louhivuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01242⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810932116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961903v1</w:t>
+                <w:t xml:space="preserve">hal-01991291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradable and injectable hydrogel for drug delivery in soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ardid</w:t>
+                <w:t xml:space="preserve">Vincent Pertici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pin-Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155365v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bumetanide Prevents Brain Trauma-Induced Depressive-Like Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
+                <w:t xml:space="preserve">The search for high-energy neutrinos coincident with fast radio bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Altvater</w:t>
+                <w:t xml:space="preserve">M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rovira</w:t>
+                <w:t xml:space="preserve">M Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+                <w:t xml:space="preserve">G Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mazzarino</w:t>
+                <w:t xml:space="preserve">M Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.12. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482 (1), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272409v1</w:t>
+                <w:t xml:space="preserve">hal-03155365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABAergic transmission underlies interictal epileptogenicity in pediatric FCD</w:t>
               </w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Gal Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3311,563 +3311,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing role of synaptic and extrasynaptic NMDA receptors in regulation of the extracellular signal-regulated kinases (ERK) activity in cultured rat hippocampal neurons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Change in the shape and density of dendritic spines caused by overexpression of acidic calponin in cultured hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yuriy Salyha</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.105510⟩</w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.183-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00484320v1</w:t>
+                <w:t xml:space="preserve">inserm-00483890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the shape and density of dendritic spines caused by overexpression of acidic calponin in cultured hippocampal neurons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rami</w:t>
+                <w:t xml:space="preserve">Opposing role of synaptic and extrasynaptic NMDA receptors in regulation of the extracellular signal-regulated kinases (ERK) activity in cultured rat hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caillard</w:t>
+                <w:t xml:space="preserve">Sylvain Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+                <w:t xml:space="preserve">Iryna Dumalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Fattoum</w:t>
+                <w:t xml:space="preserve">Yuriy Salyha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (2), pp.183-97. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 572 (Pt 3), pp.789-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2006.105510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483890v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noncanonical release of GABA and glutamate modulates neuronal migration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early expression of KCC2 in rat hippocampal cultures augments expression of functional GABA synapses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chudotvorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Manent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+                <w:t xml:space="preserve">Christian A. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pellegrino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0553-05.2005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 566 (Pt 3), pp.671-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.089821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00484364v1</w:t>
+                <w:t xml:space="preserve">inserm-00484389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early expression of KCC2 in rat hippocampal cultures augments expression of functional GABA synapses.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rama</w:t>
+                <w:t xml:space="preserve">A noncanonical release of GABA and glutamate modulates neuronal migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A. Hübner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellegrino</w:t>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 566 (Pt 3), pp.671-9. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (19), pp.4755-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.089821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0553-05.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484389v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NMDA receptor is coupled to the ERK pathway by a direct interaction between NR2B and RasGRF1.</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA2F366C"/>
+    <w:nsid w:val="FF7C2C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4299,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-4918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140225676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Consumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayam Tnaimou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K E Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1572213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Pessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Folatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dessart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Gait&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Blasco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad132" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraman Kumar Bohra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Achar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravana Babu Chidambaram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03127332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Constans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.031873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipul Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arehally M Mahalakshmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Tuladhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Bhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Srinivasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.673395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ludwig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Kesaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas J Heikkinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sukhanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoufeh Khakipoor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74535-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Altvater" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rovira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mazzarino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kourdougli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho-Matti Renko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khirug" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chazal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24870" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4093-08.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Shirao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.033464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fiorentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1673-08.2008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buerli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Baer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lardi-Studler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chudotvorova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Dumalska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Salyha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.105510" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.089821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Krapivinsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Krapivinsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunona Manasian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-pellegrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0669-4918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140225676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Consumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayam Tnaimou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K E Sch&#228;fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2025.1572213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Pessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Anderson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Folatelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dessart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonz&#225;lez-Gait&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aiello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alves Garre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ambrosone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11401-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04089138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Saez Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Goubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Blasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hugues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pin-Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellegrino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rivera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03665699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraman Kumar Bohra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Achar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravana Babu Chidambaram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03127332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Constans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.031873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipul Ray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arehally M Mahalakshmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Tuladhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Bhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Srinivasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.673395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ludwig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Kesaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas J Heikkinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sukhanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoufeh Khakipoor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74535-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Altvater" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rovira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mazzarino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Marissal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben van Hameren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Juneja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Louhivuori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810932116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pertici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghinolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Anton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ardid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2621" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01971710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blauwblomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gal Iglesias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25403" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01965606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Kourdougli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho-Matti Renko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Khirug" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chazal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24870" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01703432v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.117.017962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4093-08.2009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Shirao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.033464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ferrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fiorentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1673-08.2008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buerli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Baer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lardi-Studler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chudotvorova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2007.445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Fattoum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484320v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Dumalska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Salyha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2006.105510" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.089821" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Manent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Demarque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0553-05.2005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Krapivinsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Krapivinsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunona Manasian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>