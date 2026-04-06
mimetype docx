--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -340,421 +340,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cavity nonlinearities and linear losses on silicon microring-based reservoir computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiable Machine Learning-Based Modeling for Directly-Modulated Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Giron Castro</w:t>
+                <w:t xml:space="preserve">Ognjen Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Zibar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.509437⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.266 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lpt.2024.3350993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376633v1</w:t>
+                <w:t xml:space="preserve">hal-04408658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Machine Learning-Based Modeling for Directly-Modulated Lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ognjen Jovanovic</w:t>
+                <w:t xml:space="preserve">End-to-end optimization of optical communication systems based on directly modulated lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Da Ros</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), pp.266 - 269. </w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.D29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lpt.2024.3350993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.522761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408658v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end optimization of optical communication systems based on directly modulated lasers</w:t>
+                <w:t xml:space="preserve">Multi-task photonic reservoir computing: wavelength division multiplexing for parallel computing with a silicon microring resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Hernandez</w:t>
+                <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Zibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.D29. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.522761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/aot.2024.1471239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612270v1</w:t>
+                <w:t xml:space="preserve">hal-04749375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task photonic reservoir computing: wavelength division multiplexing for parallel computing with a silicon microring resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of cavity nonlinearities and linear losses on silicon microring-based reservoir computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,82 +766,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.2039-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/aot.2024.1471239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.509437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749375v1</w:t>
+                <w:t xml:space="preserve">hal-04376633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Chirp Characterization of Silicon Ring Resonator Modulators</w:t>
               </w:r>
@@ -1863,3024 +1863,3024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry-Perot mode-locked lasers using Manchester encoding and balanced detection</w:t>
+                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR Enhanced 1.55-µm III-V/SOI DML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.016300⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.960-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2017.2700497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552194v1</w:t>
+                <w:t xml:space="preserve">hal-01533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering for carrier phase recovery in optical offset-QAM Nyquist WDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (12), pp.1019-1022. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2017.2701907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR Enhanced 1.55-µm III-V/SOI DML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco da Ros</w:t>
+                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry-Perot mode-locked lasers using Manchester encoding and balanced detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskars Ozolins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), pp.960-963. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (14), pp.16300-16309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2017.2700497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.016300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533977v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ADC parameters on linear optical sampling systems</w:t>
+                <w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on IEEE ICC 2016 ONS Symposium and OWC Workshop, 9 (9), pp.D42-D50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.9.000D42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576164v1</w:t>
+                <w:t xml:space="preserve">hal-01573632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t>
+                <w:t xml:space="preserve">Impact of ADC parameters on linear optical sampling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue on IEEE ICC 2016 ONS Symposium and OWC Workshop, 9 (9), pp.D42-D50. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.362-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.9.000D42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573632v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of wavelength conversion efficiency between silicon waveguide and microring resonator</w:t>
+                <w:t xml:space="preserve">Linear all-optical signal processing using silicon micro-ring resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.390-394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12200-016-0576-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp. 362-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12200-016-0553-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461186v1</w:t>
+                <w:t xml:space="preserve">hal-01461181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase quadrature discrimination based on three-pump four-wave mixing in nonlinear optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (23), pp.26930-26941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.026930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear all-optical signal processing using silicon micro-ring resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meng Xiong</w:t>
+                <w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi An</w:t>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12200-016-0553-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461181v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+                <w:t xml:space="preserve">Comparison of wavelength conversion efficiency between silicon waveguide and microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xinliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t>
+              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.390-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12200-016-0576-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393206v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of MCFs with low insertion loss and crosstalk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber optical parametric amplification of sub-picosecond pulses for high-speed optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feihong Ye</w:t>
+                <w:t xml:space="preserve">Zohreh Lali-Dastjerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.003292⟩</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Nonlinear Fiber Optics, 34 (1-2), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01468030.2015.1044679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114782v1</w:t>
+                <w:t xml:space="preserve">hal-01172649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optical parametric amplifiers in optical communication systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerr Nonlinearity Mitigation: Mid-Link Spectral Inversion Versus Digital Backpropagation in 5×28-GBd PDM 16-QAM Signal Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A. Andrekson</w:t>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periklis Petropoulos</w:t>
+                <w:t xml:space="preserve">Johannes Karl Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stojan Radic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201400087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1821-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2393152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01104553v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr Nonlinearity Mitigation: Mid-Link Spectral Inversion Versus Digital Backpropagation in 5×28-GBd PDM 16-QAM Signal Transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength conversion of DP-QPSK signals in a silicon polarization diversity circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karl Fischer</w:t>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Richter</w:t>
+                <w:t xml:space="preserve">Jochen Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
+                <w:t xml:space="preserve">Mark D. Pelusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2393152⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.411-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2375257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134135v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optical parametric amplification of sub-picosecond pulses for high-speed optical communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+                <w:t xml:space="preserve">Multichannel nonlinear distortion compensation using optical phase conjugation in a silicon nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
+                <w:t xml:space="preserve">Jochen Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Galili</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chang Joon Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue: Nonlinear Fiber Optics, 34 (1-2), pp.23-37. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.3640-3646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01468030.2015.1044679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.003640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172649v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion of DP-QPSK signals in a silicon polarization diversity circuit</w:t>
+                <w:t xml:space="preserve">Fiber optical parametric amplifiers in optical communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+                <w:t xml:space="preserve">Michel E. Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+                <w:t xml:space="preserve">Peter A. Andrekson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Pelusi</w:t>
+                <w:t xml:space="preserve">Periklis Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
+                <w:t xml:space="preserve">Stojan Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (4), pp.411-414. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.50-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2375257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201400087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115352v1</w:t>
+                <w:t xml:space="preserve">hal-01104553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel nonlinear distortion compensation using optical phase conjugation in a silicon nanowire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+                <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of MCFs with low insertion loss and crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Schröder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
+                <w:t xml:space="preserve">Feihong Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Joon Chae</w:t>
+                <w:t xml:space="preserve">Yutaka Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (3), pp.3640-3646. </w:t>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.3292-3298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.003640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.003292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114783v1</w:t>
+                <w:t xml:space="preserve">hal-01114782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr nonlinearity mitigation in 5 × 28-GBd PDM 16-QAM signal transmission over a dispersion-uncompensated link with backward-pumped distributed Raman amplification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Richter</w:t>
+                <w:t xml:space="preserve">Fully etched apodized grating coupler on the SOI platform with −0.58 dB coupling efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Meuer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kresten Yvind</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (22), pp.27381-27391. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (18), pp.5348-5350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.027381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.005348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079027v1</w:t>
+                <w:t xml:space="preserve">hal-01061469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-insensitive wavelength conversion of 40 Gb/s NRZ-DPSK signals in a silicon polarization diversity circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Integrated programmable photonic filter on the silicon-on-insulator platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Ou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
+                <w:t xml:space="preserve">Ting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianji Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (10), pp.12467-12474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.012467⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 22 (26), pp.31993-31998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.031993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991841v1</w:t>
+                <w:t xml:space="preserve">hal-01097610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully etched apodized grating coupler on the SOI platform with −0.58 dB coupling efficiency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase regeneration of DPSK signals in a silicon waveguide with reverse-biased p-i-n junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.005348⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.5029-5036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.005029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061469v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated programmable photonic filter on the silicon-on-insulator platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianji Dong</w:t>
+                <w:t xml:space="preserve">Simultaneous QPSK-to-2×BPSK wavelength and modulation format conversion in PPLN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Fukuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.031993⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (12), pp.1207-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2318992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097610v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase regeneration of DPSK signals in a silicon waveguide with reverse-biased p-i-n junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Gajda</w:t>
+                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Zimmermann</w:t>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.5029-5036. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.1215 - 1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.005029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952121v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous QPSK-to-2×BPSK wavelength and modulation format conversion in PPLN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+                <w:t xml:space="preserve">Ultra-wide band signal generation using a coupling-tunable silicon microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Fukuchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Galili</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (12), pp.1207-1210. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.6078-6085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2318992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.006078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994932v1</w:t>
+                <w:t xml:space="preserve">hal-00956602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+                <w:t xml:space="preserve">Kerr nonlinearity mitigation in 5 × 28-GBd PDM 16-QAM signal transmission over a dispersion-uncompensated link with backward-pumped distributed Raman amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+                <w:t xml:space="preserve">Christian Meuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (22), pp.27381-27391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.027381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152024v1</w:t>
+                <w:t xml:space="preserve">hal-01079027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wide band signal generation using a coupling-tunable silicon microring resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization-insensitive wavelength conversion of 40 Gb/s NRZ-DPSK signals in a silicon polarization diversity circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Ou</w:t>
+                <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.6078-6085. </w:t>
+              <w:t xml:space="preserve">, 2014, 22 (10), pp.12467-12474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.006078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.012467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956602v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5002,77 +5002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of End-to-End Optimization for Directly Modulated Laser-based IM/DD Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Transmitter-Receiver Optimization for Optical Communication over Nonlinear Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Matsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5485,265 +5485,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-multiplexed Delayed Inputs for Memory Enhancement of Microring-based Reservoir Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microring Resonator-based Photonic Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, 2024, Charlotte, United States. pp.JW2A.28, </w:t>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690484v1</w:t>
+                <w:t xml:space="preserve">hal-04704336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microring Resonator-based Photonic Reservoir Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wavelength-multiplexed Delayed Inputs for Memory Enhancement of Microring-based Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, 2024, Charlotte, United States. pp.JW2A.28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704336v1</w:t>
+                <w:t xml:space="preserve">hal-04690484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory capacity analysis of time-delay reservoir computing based on silicon microring resonator nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Task Wavelength-Multiplexed Reservoir Computing Using a Silicon Microring Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ognjen Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,51 +6537,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection for the measurement of electro-optical frequency combs generated with a silicon Mach-Zehnder modulator</w:t>
+                <w:t xml:space="preserve">Dual comb spectroscopy using silicon electro-optical modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Weckenmann</w:t>
@@ -6595,127 +6595,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pérez Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Baudot</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1128516, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.1136405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2543962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2556066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946592v1</w:t>
+                <w:t xml:space="preserve">hal-02946604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual comb spectroscopy using silicon electro-optical modulators</w:t>
+                <w:t xml:space="preserve">Heterodyne detection for the measurement of electro-optical frequency combs generated with a silicon Mach-Zehnder modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Weckenmann</w:t>
@@ -6729,103 +6729,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pérez Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.1136405, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1128516, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2556066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2543962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946604v1</w:t>
+                <w:t xml:space="preserve">hal-02946592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive frequency chirp characterization of silicon ring resonator modulators</w:t>
               </w:r>
@@ -7064,168 +7064,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of O-band PAM-4 signal using a silicon modulator driven by two binary sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Deniel</w:t>
+                <w:t xml:space="preserve">Design of a few-mode fiber for bandwidth enlarged intermodal four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Opto-Electronics and Communications Conference / International Conference on Photonics in Switching and Computing 2019 (OECC/PSC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Fukuoka, Japan. pp.MC1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PS.2019.8817698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270910v1</w:t>
+                <w:t xml:space="preserve">hal-02265882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation format independent joint polarization demultiplexing and IQ imbalance compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7280,161 +7259,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced Photonics Congress 2019 (APC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Burlingame, California, United States. SpT3E.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a few-mode fiber for bandwidth enlarged intermodal four-wave mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Algorithme aveugle pour la se ́paration de polarisation et la compensation du de ́se ́quilibre IQ pour les transmissions optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Opto-Electronics and Communications Conference / International Conference on Photonics in Switching and Computing 2019 (OECC/PSC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/PS.2019.8817698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265882v1</w:t>
+                <w:t xml:space="preserve">hal-04608455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de formats de modulation avancés par un modulateur Mach-Zender silicium en bande O</w:t>
               </w:r>
@@ -7539,1898 +7522,1915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme aveugle pour la se ́paration de polarisation et la compensation du de ́se ́quilibre IQ pour les transmissions optiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génération de peigne de fréquence électro-optique par un modulateur Mach-Zehnder en silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Weckenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608455v1</w:t>
+                <w:t xml:space="preserve">hal-02270919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de peigne de fréquence électro-optique par un modulateur Mach-Zehnder en silicium</w:t>
+                <w:t xml:space="preserve">Generation of O-band PAM-4 signal using a silicon modulator driven by two binary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270919v1</w:t>
+                <w:t xml:space="preserve">hal-02270910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion-Uncompensated Transmission of NRZ and PAM-4 Single-Sideband Signals using D-EML</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
+                <w:t xml:space="preserve">Design of an elliptical-core few-mode fiber for mode-independent wavelength conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2018.Tu2C.3⟩</w:t>
+              <w:t xml:space="preserve">13th Pacific Rim Conference on Lasers and Electro-Optics (CLEO-PR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jul 2018, Hong Kong, Hong Kong SAR China. pp.W4E.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEOPR.2018.W4E.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754007v1</w:t>
+                <w:t xml:space="preserve">hal-01855886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel integrated sources for short-reach transmission over dispersive channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Silicon modulators for the generation of advanced modulation formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Photonics and Optoelectronics Meeting (POEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OEDI.2018.OT3A.5⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927092v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced modulation format using silicon modulators in the O-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+                <w:t xml:space="preserve">Towards integrated transmitters for short-reach optical links in the C-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTUWO'18 - Advances in Wireless and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University - IEEE Latvia Section, Nov 2018, Riga, Latvia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868631v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integrated transmitters for short-reach optical links in the C-band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Hassan</w:t>
+                <w:t xml:space="preserve">Impact of Phase-Filtering on Optical Spectral Reshaping with Microring Resonators for Directly-Modulated 4-PAM Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksejs Udalcovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTUWO'18 - Advances in Wireless and Optical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Jose, United States. pp.SM2C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2C.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927115v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon modulators for the generation of advanced modulation formats</w:t>
+                <w:t xml:space="preserve">O-Band QPSK modulation based on a silicon dual-drive Mach-Zehnder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Integrated Optics (ECIO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valence, Spain. pp.Th.2.A.5 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869960v1</w:t>
+                <w:t xml:space="preserve">hal-01869958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an elliptical-core few-mode fiber for mode-independent wavelength conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Mode-Independent Phase-Sensitive Frequency Conversion in a Few-Mode Elliptical-Core Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Pacific Rim Conference on Lasers and Electro-Optics (CLEO-PR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OSA, Jul 2018, Hong Kong, Hong Kong SAR China. pp.W4E.4, </w:t>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. NpTh4G.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEOPR.2018.W4E.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh4G.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855886v1</w:t>
+                <w:t xml:space="preserve">hal-01831569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phase-Filtering on Optical Spectral Reshaping with Microring Resonators for Directly-Modulated 4-PAM Signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+                <w:t xml:space="preserve">Feedforward weighted-samples based carrier frequency offset compensation in optical coherent M-QAM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodan Pang</w:t>
+                <w:t xml:space="preserve">M Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksejs Udalcovs</w:t>
+                <w:t xml:space="preserve">L Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Jose, United States. pp.SM2C.5, </w:t>
+              <w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.P1.SC3.40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2C.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2017.8345923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826904v1</w:t>
+                <w:t xml:space="preserve">hal-01609730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Band QPSK modulation based on a silicon dual-drive Mach-Zehnder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+                <w:t xml:space="preserve">Novel compact transmitters for short-reach optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Integrated Optics (ECIO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valence, Spain. pp.Th.2.A.5 44</w:t>
+              <w:t xml:space="preserve">ICAIT 2018 - 10th International Conference on Advanced Infocomm Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869958v1</w:t>
+                <w:t xml:space="preserve">hal-01856825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel compact transmitters for short-reach optical communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">20-Gbps QPSK signal generation using a silicon dual-drive Mach-Zehnder modulator operating in the O-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Hassan</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIT 2018 - 10th International Conference on Advanced Infocomm Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.Th.1.C.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2017.8346038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856825v1</w:t>
+                <w:t xml:space="preserve">hal-01609722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedforward weighted-samples based carrier frequency offset compensation in optical coherent M-QAM systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Gay</w:t>
+                <w:t xml:space="preserve">Dispersion-Uncompensated Transmission of NRZ and PAM-4 Single-Sideband Signals using D-EML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bramerie</w:t>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.P1.SC3.40, </w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Diego, United States. pp.Tu2.C3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2017.8345923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2018.Tu2C.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609730v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-Independent Phase-Sensitive Frequency Conversion in a Few-Mode Elliptical-Core Fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel integrated sources for short-reach transmission over dispersive channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. NpTh4G.6, </w:t>
+              <w:t xml:space="preserve">The International Photonics and Optoelectronics Meeting (POEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WNLO, OSA, Oct 2018, Wuhan, China. pp.OT3A.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh4G.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OEDI.2018.OT3A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831569v1</w:t>
+                <w:t xml:space="preserve">hal-01927092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20-Gbps QPSK signal generation using a silicon dual-drive Mach-Zehnder modulator operating in the O-Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced modulation format using silicon modulators in the O-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.Th.1.C.2, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, CA, United States. pp.105351K, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2017.8346038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2291888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609722v1</w:t>
+                <w:t xml:space="preserve">hal-01868631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR enhanced 1.55-μm III-V/SOI DML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Optical spectral reshaping for directly modulated 4-pulse amplitude modulation signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco da Ros</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscars Ozolins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Richard Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Photonics Conference (IPC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orlando, Florida, United States. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. paper Tu.C3.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPCon.2017.8116138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634603v1</w:t>
+                <w:t xml:space="preserve">hal-01578313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly modulated and ER enhanced hybrid III-V/SOI DFB laser operating up to 20 Gb/s for extended reach applications in PONs</w:t>
               </w:r>
@@ -9442,51 +9442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina K Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong K Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,1154 +9544,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectral reshaping for directly modulated 4-pulse amplitude modulation signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directly-modulated IM/DD OFDM transmission over 100-km SSMF using SSB filtering with two silicon micro-ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024895⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578313v1</w:t>
+                <w:t xml:space="preserve">hal-01541218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly-modulated IM/DD OFDM transmission over 100-km SSMF using SSB filtering with two silicon micro-ring resonators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon-on-Insulator photonic crystal multi-tap microwave photonics filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.4⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Photonics Conference (IPC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Waikoloa, Hawaii, United States. pp.281-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPCon.2016.7831097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541218v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-on-Insulator photonic crystal multi-tap microwave photonics filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Checoury</w:t>
+                <w:t xml:space="preserve">1.5-μm directly modulated transmission over 66 km of SSMF with an integrated hybrid III-V/SOI DFB laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Photonics Conference (IPC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPCon.2016.7831097⟩</w:t>
+              <w:t xml:space="preserve">GFP 2017 -14th International Conference on Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Photonics Society, Aug 2017, Berlin, Germany. pp.103-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GROUP4.2017.8082217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472340v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.5-μm directly modulated transmission over 66 km of SSMF with an integrated hybrid III-V/SOI DFB laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Multiple-band OFDM transmission exploiting the frequency chirping properties of Silicon Ring-Resonator Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2017 -14th International Conference on Group IV Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACP 2017 - Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578295v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-band OFDM transmission exploiting the frequency chirping properties of Silicon Ring-Resonator Modulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+                <w:t xml:space="preserve">Slow-light enabled photonic integrated microwave filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dubray</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACP 2017 - Asia Communications and Photonics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633242v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-light enabled photonic integrated microwave filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Han</w:t>
+                <w:t xml:space="preserve">4-PAM dispersion-uncompensated transmission with micro-ring resonator enhanced 1.55-µm DML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472328v1</w:t>
+                <w:t xml:space="preserve">hal-01541221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-PAM dispersion-uncompensated transmission with micro-ring resonator enhanced 1.55-µm DML</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conversion de fréquence sensible à la phase utilisant trois ondes pompes dans une fibre optique non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541221v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de fréquence sensible à la phase utilisant trois ondes pompes dans une fibre optique non-linéaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR enhanced 1.55-μm III-V/SOI DML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Photonics Conference (IPC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orlando, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPCon.2017.8116138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923585v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spurious resonances in optical networks-on-chip with ring topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip mode division multiplexing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Parini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Frellsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Optical Interconnects Conference OIC 2016 (OIC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482999⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.977407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2211596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317930v1</w:t>
+                <w:t xml:space="preserve">hal-01309176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10740,1190 +10783,1147 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des résonances parasites dans les réseaux optiques sur puce avec une topologie en anneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip mode division multiplexing technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spurious resonances in optical networks-on-chip with ring topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Frellsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.977407, </w:t>
+              <w:t xml:space="preserve">IEEE Optical Interconnects Conference OIC 2016 (OIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Photonics Society, May 2016, San Diego, CA, United States. pp.TuD2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2211596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309176v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Féron</w:t>
+                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry- Perot mode-locked lasers using Manchester encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">42nd European Conference on Optical Communication (ECOC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Duesseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497597v1</w:t>
+                <w:t xml:space="preserve">hal-01461201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
+              <w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429544v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-free dispersion-uncompensated transmission at 20 Gb/s over SSMF using a hybrid III-V/SOI DML with MRR filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerija Kamchevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.Stu1G.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.STu1G.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry- Perot mode-locked lasers using Manchester encoding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Conference on Optical Communication (ECOC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Duesseldorf, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461201v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct modulation of a hybrid III-V/Si DFB laser with MRR filtering for 22.5-Gb/s error-free dispersion-uncompensated transmission over 2.5-km SSMF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Gallet</w:t>
+                <w:t xml:space="preserve">Bi-harmonic decomposition-based maximum loglikelihood estimator for carrier phase estimation of coherent optical M-QAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2016 - 42nd European Conference on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Mar 2016, Anaheim, CA, United States. pp.Tu3K.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2016.Tu3K.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464147v1</w:t>
+                <w:t xml:space="preserve">hal-01309175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+                <w:t xml:space="preserve">Direct modulation of a hybrid III-V/Si DFB laser with MRR filtering for 22.5-Gb/s error-free dispersion-uncompensated transmission over 2.5-km SSMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC 2016 - 42nd European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.1142-1144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359121v1</w:t>
+                <w:t xml:space="preserve">hal-01464147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-harmonic decomposition-based maximum loglikelihood estimator for carrier phase estimation of coherent optical M-QAM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optical Society of America, Mar 2016, Anaheim, CA, United States. pp.Tu3K.3, </w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2016.Tu3K.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309175v1</w:t>
+                <w:t xml:space="preserve">hal-01359121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,2932 +11968,2932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical phase conjugation for nonlinearity compensation in WDM PDM 16-QAM transmission over dispersion-compensated and dispersion-uncompensated links</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Richter</w:t>
+                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Elschner</w:t>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241003v1</w:t>
+                <w:t xml:space="preserve">hal-01136425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of non-linear mode conversion in few-mode fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy D. Wilkinson</w:t>
+                <w:t xml:space="preserve">Nonlinear phase noise reduction for 20-Gbit/s NRZ-QPSK signals using InP on SOI photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics: Science &amp; Innovations 2015 (CLEO 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.SM2L.3⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, USA, United States. pp.Tu2F.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154023v1</w:t>
+                <w:t xml:space="preserve">hal-01136435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing for on-chip space division multiplexing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Parini</w:t>
+                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2015.SpT2E.3⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4913 - 4918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161623v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Phase-sensitive optical processing in silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dziallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jazayerifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.Tu2F.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162391v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-sensitive optical processing in silicon waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Dziallas</w:t>
+                <w:t xml:space="preserve">Perspectives of long-haul WDM transmission systems based on phase-insensitive fiber-optic parametric amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jazayerifar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Zimmermann</w:t>
+                <w:t xml:space="preserve">Robert Elschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136443v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal processing for on-chip space division multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Frignac</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Jun 2015, Boston, MA, United States. SpT2E.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2015.SpT2E.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136425v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phase noise reduction for 20-Gbit/s NRZ-QPSK signals using InP on SOI photonic crystal nanocavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+                <w:t xml:space="preserve">Experimental observation of non-linear mode conversion in few-mode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, USA, United States. pp.Tu2F.3, </w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics: Science &amp; Innovations 2015 (CLEO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Jose, California, United States. pp.SM2L.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.SM2L.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136435v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of long-haul WDM transmission systems based on phase-insensitive fiber-optic parametric amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Optical phase conjugation for nonlinearity compensation in WDM PDM 16-QAM transmission over dispersion-compensated and dispersion-uncompensated links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Elschner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241027v1</w:t>
+                <w:t xml:space="preserve">hal-01241003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion of 80 Gb/s RZ-DPSK Pol-MUX signals in a silicon nanowire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Ultra-fast all-optical self-aware protection switching based on a bistable laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Lorences Riesgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Morthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Group4.2014.6962047⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference 2014 (OFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Francisco, CA, United States. pp.W2A.65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2014.W2A.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062952v1</w:t>
+                <w:t xml:space="preserve">hal-00966181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low coupling loss fully-etched apodized grating coupler with bonded metal mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Parametric phase-sensitive and phase-insensitive all-opt ical signal processing on multiple nonlinear platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th Progress in Electromagnetetics Research Symposium (PIERS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Group4.2014.6961965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061965v1</w:t>
+                <w:t xml:space="preserve">hal-01061302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric phase-sensitive and phase-insensitive all-opt ical signal processing on multiple nonlinear platforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Wavelength conversion of a 128 Gbit/s DP-QPSK signal in a silicon polarization diversity circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pelusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Progress in Electromagnetetics Research Symposium (PIERS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, California, USA, United States. pp.312-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPCon.2014.6995369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061302v1</w:t>
+                <w:t xml:space="preserve">hal-01075188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast all-optical self-aware protection switching based on a bistable laser diode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical signal processing using Fano effects in photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Mørk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Heuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference 2014 (OFC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2014 (EOSAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966181v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion of a 128 Gbit/s DP-QPSK signal in a silicon polarization diversity circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
+                <w:t xml:space="preserve">Single quantum dash mode-locked laser as a comb-generator in four-channel 112 Gbit/s WDM transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schadrac Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPCon.2014.6995369⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication 2014 (OFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Francisco, CA, United States. pp.Tu2H.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2014.Tu2H.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075188v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical signal processing using Fano effects in photonic crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yaohui Chen</w:t>
+                <w:t xml:space="preserve">Design and performance evaluation of an OPC device using a dual-pump polarization-independent FOPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Elschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2014 (EOSAM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper Tu.1.4.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069824v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single quantum dash mode-locked laser as a comb-generator in four-channel 112 Gbit/s WDM transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Schadrac Fresnel</w:t>
+                <w:t xml:space="preserve">Kerr nonlinearity compensation in a 5×28-GBd PDM 16-QAM WDM system using fiber-based optical phase conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Elschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication 2014 (OFC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2014.Tu2H.5⟩</w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.5.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966203v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
+                <w:t xml:space="preserve">Parametric optical signal processing in silicon waveguides with reverse-biased p-i-n junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Society 2014 Summer Topical Meeting Series (PHOSST 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montreal, QC, Canada. 116-117 (paper TuD4.1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SUM.2014.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062978v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr nonlinearity compensation in a 5×28-GBd PDM 16-QAM WDM system using fiber-based optical phase conjugation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Meuer</w:t>
+                <w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963897⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069388v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance evaluation of an OPC device using a dual-pump polarization-independent FOPA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully-etched apodized fiber-to-chip grating coupler on the SOI platform with -0.78 dB coupling efficiency using photonic crystals and bonded Al mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kresten Yvind</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper Tu.1.4.4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963845⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.2.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069392v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optical signal processing in silicon waveguides with reverse-biased p-i-n junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+                <w:t xml:space="preserve">All-optical signal processing using silicon devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Society 2014 Summer Topical Meeting Series (PHOSST 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montreal, QC, Canada. 116-117 (paper TuD4.1), </w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.We.2.5.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SUM.2014.67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052761v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-etched apodized fiber-to-chip grating coupler on the SOI platform with -0.78 dB coupling efficiency using photonic crystals and bonded Al mirror</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of multi-core fibers with low insertion loss and crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feihong Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.2.4, </w:t>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper We.1.1.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069366v1</w:t>
+                <w:t xml:space="preserve">hal-01069400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical signal processing using silicon devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minhao Pu</w:t>
+                <w:t xml:space="preserve">Ultra-low coupling loss fully-etched apodized grating coupler with bonded metal mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964241⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.139-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Group4.2014.6961965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069414v1</w:t>
+                <w:t xml:space="preserve">hal-01061965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of multi-core fibers with low insertion loss and crosstalk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feihong Ye</w:t>
+                <w:t xml:space="preserve">Wavelength conversion of 80 Gb/s RZ-DPSK Pol-MUX signals in a silicon nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Miyamoto</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Joon Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duk-Yong Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper We.1.1.3, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.55-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Group4.2014.6962047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069400v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.87 Tbit/s 160 Gbaud Dual-Polarization D8PSK OTDM Transmission over 110 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekawit Tipsuwannakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Bougioukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15217,51 +15217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="455D8E37"/>
+    <w:nsid w:val="21185204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15448,51 +15448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>