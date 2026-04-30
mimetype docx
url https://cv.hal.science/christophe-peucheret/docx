--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1863,369 +1863,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR Enhanced 1.55-µm III-V/SOI DML</w:t>
+                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry-Perot mode-locked lasers using Manchester encoding and balanced detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco da Ros</w:t>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskars Ozolins</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2017.2700497⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (14), pp.16300-16309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.016300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533977v1</w:t>
+                <w:t xml:space="preserve">hal-01552194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filtering for carrier phase recovery in optical offset-QAM Nyquist WDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (12), pp.1019-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2017.2701907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry-Perot mode-locked lasers using Manchester encoding and balanced detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR Enhanced 1.55-µm III-V/SOI DML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (14), pp.16300-16309. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.960-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.016300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2017.2700497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552194v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2473,481 +2473,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear all-optical signal processing using silicon micro-ring resonators</w:t>
+                <w:t xml:space="preserve">Phase quadrature discrimination based on three-pump four-wave mixing in nonlinear optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+                <w:t xml:space="preserve">Maxime Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Ou</w:t>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Xu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12200-016-0553-z⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (23), pp.26930-26941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.026930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461181v1</w:t>
+                <w:t xml:space="preserve">hal-01461193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase quadrature discrimination based on three-pump four-wave mixing in nonlinear optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Baillot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.026930⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461193v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Linear all-optical signal processing using silicon micro-ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sy Dat Le</w:t>
+                <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+                <w:t xml:space="preserve">Meng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Yi An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t>
+              <w:t xml:space="preserve">Frontiers of Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp. 362-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12200-016-0553-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393206v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wavelength conversion efficiency between silicon waveguide and microring resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,291 +3001,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optical parametric amplification of sub-picosecond pulses for high-speed optical communications</w:t>
+                <w:t xml:space="preserve">Kerr Nonlinearity Mitigation: Mid-Link Spectral Inversion Versus Digital Backpropagation in 5×28-GBd PDM 16-QAM Signal Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohreh Lali-Dastjerdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+                <w:t xml:space="preserve">Isaac Sackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
+                <w:t xml:space="preserve">Johannes Karl Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Galili</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01468030.2015.1044679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1821-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2393152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172649v1</w:t>
+                <w:t xml:space="preserve">hal-01134135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr Nonlinearity Mitigation: Mid-Link Spectral Inversion Versus Digital Backpropagation in 5×28-GBd PDM 16-QAM Signal Transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber optical parametric amplification of sub-picosecond pulses for high-speed optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karl Fischer</w:t>
+                <w:t xml:space="preserve">Zohreh Lali-Dastjerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Richter</w:t>
+                <w:t xml:space="preserve">Karsten Rottwitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Galili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.1821-1827. </w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Nonlinear Fiber Optics, 34 (1-2), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2393152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01468030.2015.1044679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134135v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength conversion of DP-QPSK signals in a silicon polarization diversity circuit</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D. Pelusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3677,90 +3677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of MCFs with low insertion loss and crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,278 +3805,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully etched apodized grating coupler on the SOI platform with −0.58 dB coupling efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Integrated programmable photonic filter on the silicon-on-insulator platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianji Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.005348⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (26), pp.31993-31998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.031993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061469v1</w:t>
+                <w:t xml:space="preserve">hal-01097610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated programmable photonic filter on the silicon-on-insulator platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Fully etched apodized grating coupler on the SOI platform with −0.58 dB coupling efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ting Yang</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianji Dong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kresten Yvind</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (26), pp.31993-31998. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (18), pp.5348-5350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.031993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.005348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097610v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase regeneration of DPSK signals in a silicon waveguide with reverse-biased p-i-n junction</w:t>
               </w:r>
@@ -4235,64 +4235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Fukuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (12), pp.1207-1210. </w:t>
@@ -4324,364 +4324,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+                <w:t xml:space="preserve">Ultra-wide band signal generation using a coupling-tunable silicon microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.6078-6085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.006078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152024v1</w:t>
+                <w:t xml:space="preserve">hal-00956602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wide band signal generation using a coupling-tunable silicon microring resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Huang</w:t>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.6078-6085. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.1215 - 1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.006078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956602v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr nonlinearity mitigation in 5 × 28-GBd PDM 16-QAM signal transmission over a dispersion-uncompensated link with backward-pumped distributed Raman amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Meuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-insensitive wavelength conversion of 40 Gb/s NRZ-DPSK signals in a silicon polarization diversity circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5485,235 +5485,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microring Resonator-based Photonic Reservoir Computing</w:t>
+                <w:t xml:space="preserve">Wavelength-multiplexed Delayed Inputs for Memory Enhancement of Microring-based Reservoir Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, 2024, Charlotte, United States. pp.JW2A.28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704336v1</w:t>
+                <w:t xml:space="preserve">hal-04690484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-multiplexed Delayed Inputs for Memory Enhancement of Microring-based Reservoir Computing</w:t>
+                <w:t xml:space="preserve">Microring Resonator-based Photonic Reservoir Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, 2024, Charlotte, United States. pp.JW2A.28, </w:t>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690484v1</w:t>
+                <w:t xml:space="preserve">hal-04704336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory capacity analysis of time-delay reservoir computing based on silicon microring resonator nonlinearities</w:t>
               </w:r>
@@ -6031,408 +6031,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven modeling of directly-modulated lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t>
+                <w:t xml:space="preserve">Impact of Free-carrier Nonlinearities on Silicon Microring-based Reservoir Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard. J. Giron Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ognjen Jovanovic</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darko Zibar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications (ECOC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/icp.2023.2439⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipc57732.2023.10360595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524815v1</w:t>
+                <w:t xml:space="preserve">hal-04383358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Modal Phase-Sensitive Four-Wave Mixing in a Few-Mode Fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven modeling of directly-modulated lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Zibar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232196⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communications (ECOC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.1079-1082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.2439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201308v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Free-carrier Nonlinearities on Silicon Microring-based Reservoir Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-Modal Phase-Sensitive Four-Wave Mixing in a Few-Mode Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard. J. Giron Castro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Bigot-Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Photonics Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Orlando, United States. </w:t>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Optical Society, Optical (Formerly OSA), IEEE Photonics Society, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ipc57732.2023.10360595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383358v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de peignes de fréquences électro-optiques avec planéité optimisée dans un modulateur à microrésonateur en anneau en silicium</w:t>
               </w:r>
@@ -6537,51 +6537,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual comb spectroscopy using silicon electro-optical modulators</w:t>
+                <w:t xml:space="preserve">Heterodyne detection for the measurement of electro-optical frequency combs generated with a silicon Mach-Zehnder modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Weckenmann</w:t>
@@ -6595,127 +6595,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pérez Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.1136405, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1128516, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2556066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2543962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946604v1</w:t>
+                <w:t xml:space="preserve">hal-02946592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection for the measurement of electro-optical frequency combs generated with a silicon Mach-Zehnder modulator</w:t>
+                <w:t xml:space="preserve">Dual comb spectroscopy using silicon electro-optical modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Weckenmann</w:t>
@@ -6729,103 +6729,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pérez Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Baudot</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1128516, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.1136405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2543962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2556066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946592v1</w:t>
+                <w:t xml:space="preserve">hal-02946604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive frequency chirp characterization of silicon ring resonator modulators</w:t>
               </w:r>
@@ -7064,252 +7064,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a few-mode fiber for bandwidth enlarged intermodal four-wave mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Modulation format independent joint polarization demultiplexing and IQ imbalance compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Opto-Electronics and Communications Conference / International Conference on Photonics in Switching and Computing 2019 (OECC/PSC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2019 (APC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Burlingame, California, United States. SpT3E.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265882v1</w:t>
+                <w:t xml:space="preserve">hal-02265876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation format independent joint polarization demultiplexing and IQ imbalance compensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
+                <w:t xml:space="preserve">Design of a few-mode fiber for bandwidth enlarged intermodal four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2019 (APC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Opto-Electronics and Communications Conference / International Conference on Photonics in Switching and Computing 2019 (OECC/PSC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Fukuoka, Japan. pp.MC1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/PS.2019.8817698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265876v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme aveugle pour la se ́paration de polarisation et la compensation du de ́se ́quilibre IQ pour les transmissions optiques</w:t>
               </w:r>
@@ -7772,524 +7772,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an elliptical-core few-mode fiber for mode-independent wavelength conversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Phase-Filtering on Optical Spectral Reshaping with Microring Resonators for Directly-Modulated 4-PAM Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksejs Udalcovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Pacific Rim Conference on Lasers and Electro-Optics (CLEO-PR 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEOPR.2018.W4E.4⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Jose, United States. pp.SM2C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855886v1</w:t>
+                <w:t xml:space="preserve">hal-01826904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon modulators for the generation of advanced modulation formats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
+                <w:t xml:space="preserve">Towards integrated transmitters for short-reach optical links in the C-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTUWO'18 - Advances in Wireless and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riga Technical University - IEEE Latvia Section, Nov 2018, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869960v1</w:t>
+                <w:t xml:space="preserve">hal-01927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integrated transmitters for short-reach optical links in the C-band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+                <w:t xml:space="preserve">Silicon modulators for the generation of advanced modulation formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Hassan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTUWO'18 - Advances in Wireless and Optical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927115v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phase-Filtering on Optical Spectral Reshaping with Microring Resonators for Directly-Modulated 4-PAM Signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an elliptical-core few-mode fiber for mode-independent wavelength conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San Jose, United States. pp.SM2C.5, </w:t>
+              <w:t xml:space="preserve">13th Pacific Rim Conference on Lasers and Electro-Optics (CLEO-PR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Jul 2018, Hong Kong, Hong Kong SAR China. pp.W4E.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2C.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEOPR.2018.W4E.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826904v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Band QPSK modulation based on a silicon dual-drive Mach-Zehnder</w:t>
               </w:r>
@@ -8327,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Integrated Optics (ECIO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Valence, Spain. pp.Th.2.A.5 44</w:t>
@@ -8400,51 +8400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-Independent Phase-Sensitive Frequency Conversion in a Few-Mode Elliptical-Core Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8651,90 +8651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel compact transmitters for short-reach optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAIT 2018 - 10th International Conference on Advanced Infocomm Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, Sweden</w:t>
@@ -8802,64 +8802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Perez-Galacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.Th.1.C.2, </w:t>
@@ -8897,51 +8897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion-Uncompensated Transmission of NRZ and PAM-4 Single-Sideband Signals using D-EML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,77 +9027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel integrated sources for short-reach transmission over dispersive channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9200,51 +9200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, CA, United States. pp.105351K, </w:t>
@@ -9276,870 +9276,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectral reshaping for directly modulated 4-pulse amplitude modulation signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+                <w:t xml:space="preserve">1.5-μm directly modulated transmission over 66 km of SSMF with an integrated hybrid III-V/SOI DFB laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Schatz</w:t>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024895⟩</w:t>
+              <w:t xml:space="preserve">GFP 2017 -14th International Conference on Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Photonics Society, Aug 2017, Berlin, Germany. pp.103-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GROUP4.2017.8082217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578313v1</w:t>
+                <w:t xml:space="preserve">hal-01578295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly modulated and ER enhanced hybrid III-V/SOI DFB laser operating up to 20 Gb/s for extended reach applications in PONs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Directly-modulated IM/DD OFDM transmission over 100-km SSMF using SSB filtering with two silicon micro-ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yunhong K Ding</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2017.Tu3G.7⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512549v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly-modulated IM/DD OFDM transmission over 100-km SSMF using SSB filtering with two silicon micro-ring resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multiple-band OFDM transmission exploiting the frequency chirping properties of Silicon Ring-Resonator Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hassan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACP 2017 - Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541218v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-on-Insulator photonic crystal multi-tap microwave photonics filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+                <w:t xml:space="preserve">Alfredo de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Photonics Conference (IPC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Waikoloa, Hawaii, United States. pp.281-282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPCon.2016.7831097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.5-μm directly modulated transmission over 66 km of SSMF with an integrated hybrid III-V/SOI DFB laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Optical spectral reshaping for directly modulated 4-pulse amplitude modulation signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2017 -14th International Conference on Group IV Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GROUP4.2017.8082217⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. paper Tu.C3.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578295v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-band OFDM transmission exploiting the frequency chirping properties of Silicon Ring-Resonator Modulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Directly modulated and ER enhanced hybrid III-V/SOI DFB laser operating up to 20 Gb/s for extended reach applications in PONs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina K Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubray</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong K Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACP 2017 - Asia Communications and Photonics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, California, United States. pp.Tu3G.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2017.Tu3G.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633242v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-light enabled photonic integrated microwave filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10194,90 +10194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-PAM dispersion-uncompensated transmission with micro-ring resonator enhanced 1.55-µm DML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Cristofori</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodan Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.5, </w:t>
@@ -10315,103 +10315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de fréquence sensible à la phase utilisant trois ondes pompes dans une fibre optique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,90 +10436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR enhanced 1.55-μm III-V/SOI DML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscars Ozolins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10564,177 +10564,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip mode division multiplexing technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spurious resonances in optical networks-on-chip with ring topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Frellsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2211596⟩</w:t>
+              <w:t xml:space="preserve">IEEE Optical Interconnects Conference OIC 2016 (OIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Photonics Society, May 2016, San Diego, CA, United States. pp.TuD2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309176v1</w:t>
+                <w:t xml:space="preserve">hal-01317930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10783,305 +10740,348 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des résonances parasites dans les réseaux optiques sur puce avec une topologie en anneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Optique, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spurious resonances in optical networks-on-chip with ring topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip mode division multiplexing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Parini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Frellsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Optical Interconnects Conference OIC 2016 (OIC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Photonics Society, May 2016, San Diego, CA, United States. pp.TuD2, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.977407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OIC.2016.7482999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2211596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317930v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry- Perot mode-locked lasers using Manchester encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11119,51 +11119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,77 +11227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-free dispersion-uncompensated transmission at 20 Gb/s over SSMF using a hybrid III-V/SOI DML with MRR filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerija Kamchevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11374,51 +11374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sy Dat Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11620,77 +11620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct modulation of a hybrid III-V/Si DFB laser with MRR filtering for 22.5-Gb/s error-free dispersion-uncompensated transmission over 2.5-km SSMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11771,64 +11771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11879,51 +11879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,645 +11968,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4913 - 4918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136425v1</w:t>
+                <w:t xml:space="preserve">hal-01162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear phase noise reduction for 20-Gbit/s NRZ-QPSK signals using InP on SOI photonic crystal nanocavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+                <w:t xml:space="preserve">Phase-sensitive optical processing in silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dziallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jazayerifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, USA, United States. pp.Tu2F.3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.3⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.Tu2F.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136435v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+                <w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162391v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-sensitive optical processing in silicon waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Zimmermann</w:t>
+                <w:t xml:space="preserve">Nonlinear phase noise reduction for 20-Gbit/s NRZ-QPSK signals using InP on SOI photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.Tu2F.4, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Los Angeles, California, USA, United States. pp.Tu2F.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136443v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of long-haul WDM transmission systems based on phase-insensitive fiber-optic parametric amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Elschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t>
@@ -12657,90 +12657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing for on-chip space division multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced Photonics Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optical Society of America, Jun 2015, Boston, MA, United States. SpT2E.3, </w:t>
@@ -12778,51 +12778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of non-linear mode conversion in few-mode fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12908,77 +12908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical phase conjugation for nonlinearity compensation in WDM PDM 16-QAM transmission over dispersion-compensated and dispersion-uncompensated links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Elschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13023,541 +13023,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast all-optical self-aware protection switching based on a bistable laser diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi An</w:t>
+                <w:t xml:space="preserve">Parametric phase-sensitive and phase-insensitive all-opt ical signal processing on multiple nonlinear platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhong Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference 2014 (OFC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th Progress in Electromagnetetics Research Symposium (PIERS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966181v1</w:t>
+                <w:t xml:space="preserve">hal-01061302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric phase-sensitive and phase-insensitive all-opt ical signal processing on multiple nonlinear platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength conversion of a 128 Gbit/s DP-QPSK signal in a silicon polarization diversity circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pelusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Progress in Electromagnetetics Research Symposium (PIERS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, California, USA, United States. pp.312-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPCon.2014.6995369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061302v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion of a 128 Gbit/s DP-QPSK signal in a silicon polarization diversity circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunhong Ding</w:t>
+                <w:t xml:space="preserve">Optical signal processing using Fano effects in photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Mørk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pelusi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liang Bangyuan Du</w:t>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Heuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2014 (EOSAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075188v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical signal processing using Fano effects in photonic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesper Mørk</w:t>
+                <w:t xml:space="preserve">Ultra-fast all-optical self-aware protection switching based on a bistable laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yu</w:t>
+                <w:t xml:space="preserve">Abel Lorences Riesgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel Heuck</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geert Morthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2014 (EOSAM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference 2014 (OFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Francisco, CA, United States. pp.W2A.65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2014.W2A.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069824v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quantum dash mode-locked laser as a comb-generator in four-channel 112 Gbit/s WDM transmission</w:t>
               </w:r>
@@ -13677,103 +13677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance evaluation of an OPC device using a dual-pump polarization-independent FOPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Elschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Jazayerifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper Tu.1.4.4, </w:t>
@@ -13824,77 +13824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr nonlinearity compensation in a 5×28-GBd PDM 16-QAM WDM system using fiber-based optical phase conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Elschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Meuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13997,51 +13997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Vukovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjeld Dalgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society 2014 Summer Topical Meeting Series (PHOSST 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montreal, QC, Canada. 116-117 (paper TuD4.1), </w:t>
@@ -14118,51 +14118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Anet Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14213,90 +14213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully-etched apodized fiber-to-chip grating coupler on the SOI platform with -0.78 dB coupling efficiency using photonic crystals and bonded Al mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kresten Yvind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.2.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14356,51 +14356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minhao Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14464,90 +14464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of multi-core fibers with low insertion loss and crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feihong Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14598,77 +14598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low coupling loss fully-etched apodized grating coupler with bonded metal mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Ou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.139-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14849,51 +14849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.87 Tbit/s 160 Gbaud Dual-Polarization D8PSK OTDM Transmission over 110 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekawit Tipsuwannakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Bougioukos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15217,51 +15217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21185204"/>
+    <w:nsid w:val="FD8FC8B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15448,51 +15448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>