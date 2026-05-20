--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,15162 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15111 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Peucheret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1655-9293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184095786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peucheret_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eQVpX5AAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1359-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental End-to-End Optimization of Directly Modulated Laser-based IM/DD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (5), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2025.3647350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cavity nonlinearities and linear losses on silicon microring-based reservoir computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (2), pp.2039-2057. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.509437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Machine Learning-Based Modeling for Directly-Modulated Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (4), pp.266 - 269. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lpt.2024.3350993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end optimization of optical communication systems based on directly modulated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.D29. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.522761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task photonic reservoir computing: wavelength division multiplexing for parallel computing with a silicon microring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/aot.2024.1471239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Chirp Characterization of Silicon Ring Resonator Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (12), pp.653-656. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2022.3179650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Joint Polarization Demultiplexing and IQ Imbalance Compensation for M -QAM Coherent Optical Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Chares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (16), pp.4213-4220. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.2986601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of the Trade-off between Chromatic Dispersion and Phase Noise Compensation in Optical FBMC/OQAM Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kazdoghli-Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (17), pp.4340-4348. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2923763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAC-less PAM-4 generation in the O-band using a silicon Mach-Zehnder modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.9740-9748. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.009740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPSK Modulation in the O-Band Using a Single Dual-Drive Mach–Zehnder Silicon Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (18), pp.3935-3940. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2851370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Drift Reduction in a Four-Laser Array for TWDM PON Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Phelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (14), pp.1345-1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2848115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metric for IQ imbalance compensation in optical QPSK coherent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.326-337. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-018-0783-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-pump fiber optical parametric amplifiers: Beyond the 6-wave model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Pakarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziye Golabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR Enhanced 1.55-µm III-V/SOI DML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskars Ozolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (12), pp.960-963. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2700497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering for carrier phase recovery in optical offset-QAM Nyquist WDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (12), pp.1019-1022. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2701907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry-Perot mode-locked lasers using Manchester encoding and balanced detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (14), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ADC parameters on linear optical sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 402, pp.362-367. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on IEEE ICC 2016 ONS Symposium and OWC Workshop, 9 (9), pp.D42-D50. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.9.000D42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wavelength conversion efficiency between silicon waveguide and microring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinliang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.390-394. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12200-016-0576-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear all-optical signal processing using silicon micro-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp. 362-376. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12200-016-0553-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase quadrature discrimination based on three-pump four-wave mixing in nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (23), pp.26930-26941. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.026930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of MCFs with low insertion loss and crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.3292-3298. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.003292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optical parametric amplifiers in optical communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel E. Marhic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Andrekson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stojan Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.50-74. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.201400087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber optical parametric amplification of sub-picosecond pulses for high-speed optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Lali-Dastjerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Rottwitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue: Nonlinear Fiber Optics, 34 (1-2), pp.23-37. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030.2015.1044679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr Nonlinearity Mitigation: Mid-Link Spectral Inversion Versus Digital Backpropagation in 5×28-GBd PDM 16-QAM Signal Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Karl Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (9), pp.1821-1827. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2393152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength conversion of DP-QPSK signals in a silicon polarization diversity circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Pelusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Bangyuan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.411-414. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2375257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel nonlinear distortion compensation using optical phase conjugation in a silicon nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Bangyuan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Joon Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.3640-3646. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.003640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr nonlinearity mitigation in 5 × 28-GBd PDM 16-QAM signal transmission over a dispersion-uncompensated link with backward-pumped distributed Raman amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (22), pp.27381-27391. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.027381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-insensitive wavelength conversion of 40 Gb/s NRZ-DPSK signals in a silicon polarization diversity circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.12467-12474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated programmable photonic filter on the silicon-on-insulator platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianji Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (26), pp.31993-31998. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.031993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully etched apodized grating coupler on the SOI platform with −0.58 dB coupling efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresten Yvind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (18), pp.5348-5350. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase regeneration of DPSK signals in a silicon waveguide with reverse-biased p-i-n junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.5029-5036. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.005029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous QPSK-to-2×BPSK wavelength and modulation format conversion in PPLN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Fukuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (12), pp.1207-1210. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2318992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wide band signal generation using a coupling-tunable silicon microring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.6078-6085. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.006078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lenglé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (12), pp.1215 - 1218. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning framework for soliton generation in micro-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanathan Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Optical Data Sciences VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, the international society for optics and photonics, Jan 2026, San Francisco, United States. pp.PC1390606, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3078462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of End-to-End Optimization for Directly Modulated Laser-based IM/DD Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, Mar 2025, San Francisco, United States. pp.W4H.3, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W4H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Learning for Optical Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Fons Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. SpM4F.2, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2025.SpM4F.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Soliton Generation in Micro-Ring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanathan Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Singapore, Singapore. pp.WH4.5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipc65510.2025.11282300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Transmitter-Receiver Optimization for Optical Communication over Nonlinear Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svitlana Matsenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Machine Learning for Communication and Networking (ICMLCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microring Resonator-based Photonic Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-multiplexed Delayed Inputs for Memory Enhancement of Microring-based Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica, 2024, Charlotte, United States. pp.JW2A.28, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory capacity analysis of time-delay reservoir computing based on silicon microring resonator nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.130170R, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Enabled Directly Modulated Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10648111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Wavelength-Multiplexed Reservoir Computing Using a Silicon Microring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Free-carrier Nonlinearities on Silicon Microring-based Reservoir Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard. J. Giron Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipc57732.2023.10360595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven modeling of directly-modulated lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Hernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Zibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.1079-1082, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Modal Phase-Sensitive Four-Wave Mixing in a Few-Mode Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Gaudillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bigot-Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Optical (Formerly OSA), IEEE Photonics Society, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquences électro-optiques avec planéité optimisée dans un modulateur à microrésonateur en anneau en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyago Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uiara Celine de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Optique Micro-ondes de la Société Française d'Optique, Jun 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual comb spectroscopy using silicon electro-optical modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.1136405, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2556066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodyne detection for the measurement of electro-optical frequency combs generated with a silicon Mach-Zehnder modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1128516, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive frequency chirp characterization of silicon ring resonator modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2020 (APC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Optical Society, Jul 2020, Washington, United States. pp.ITu1A.4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2020.ITu1A.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable optical dual-comb experiments using silicon Mach- Zehnder modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Pérez Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alonso-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Integrated Optics (ECIO 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of O-band PAM-4 signal using a silicon modulator driven by two binary sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a few-mode fiber for bandwidth enlarged intermodal four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Opto-Electronics and Communications Conference / International Conference on Photonics in Switching and Computing 2019 (OECC/PSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Fukuoka, Japan. pp.MC1-1, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PS.2019.8817698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation format independent joint polarization demultiplexing and IQ imbalance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2019 (APC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Burlingame, California, United States. SpT3E.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de formats de modulation avancés par un modulateur Mach-Zender silicium en bande O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme aveugle pour la se ́paration de polarisation et la compensation du de ́se ́quilibre IQ pour les transmissions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Kazdoghli Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peigne de fréquence électro-optique par un modulateur Mach-Zehnder en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Weckenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion-Uncompensated Transmission of NRZ and PAM-4 Single-Sideband Signals using D-EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Diego, United States. pp.Tu2.C3, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2018.Tu2C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel integrated sources for short-reach transmission over dispersive channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Photonics and Optoelectronics Meeting (POEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WNLO, OSA, Oct 2018, Wuhan, China. pp.OT3A.5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OEDI.2018.OT3A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modulation format using silicon modulators in the O-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, CA, United States. pp.105351K, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2291888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Phase-Filtering on Optical Spectral Reshaping with Microring Resonators for Directly-Modulated 4-PAM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskars Ozolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksejs Udalcovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, United States. pp.SM2C.5, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2C.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an elliptical-core few-mode fiber for mode-independent wavelength conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Pacific Rim Conference on Lasers and Electro-Optics (CLEO-PR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Jul 2018, Hong Kong, Hong Kong SAR China. pp.W4E.4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEOPR.2018.W4E.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon modulators for the generation of advanced modulation formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated transmitters for short-reach optical links in the C-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTUWO'18 - Advances in Wireless and Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riga Technical University - IEEE Latvia Section, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-Band QPSK modulation based on a silicon dual-drive Mach-Zehnder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Integrated Optics (ECIO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Valence, Spain. pp.Th.2.A.5 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel compact transmitters for short-reach optical communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2018 - 10th International Conference on Advanced Infocomm Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforward weighted-samples based carrier frequency offset compensation in optical coherent M-QAM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.P1.SC3.40, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2017.8345923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-Independent Phase-Sensitive Frequency Conversion in a Few-Mode Elliptical-Core Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. NpTh4G.6, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh4G.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20-Gbps QPSK signal generation using a silicon dual-drive Mach-Zehnder modulator operating in the O-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.Th.1.C.2, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2017.8346038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Gb/s transmission over 2.5-km SSMF by silicon MRR enhanced 1.55-μm III-V/SOI DML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscars Ozolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Photonics Conference (IPC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orlando, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2017.8116138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5-μm directly modulated transmission over 66 km of SSMF with an integrated hybrid III-V/SOI DFB laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2017 -14th International Conference on Group IV Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Aug 2017, Berlin, Germany. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GROUP4.2017.8082217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directly-modulated IM/DD OFDM transmission over 100-km SSMF using SSB filtering with two silicon micro-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-band OFDM transmission exploiting the frequency chirping properties of Silicon Ring-Resonator Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2017 - Asia Communications and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator photonic crystal multi-tap microwave photonics filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Moille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Checoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Photonics Conference (IPC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Waikoloa, Hawaii, United States. pp.281-282, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2016.7831097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectral reshaping for directly modulated 4-pulse amplitude modulation signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskars Ozolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. paper Tu.C3.4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directly modulated and ER enhanced hybrid III-V/SOI DFB laser operating up to 20 Gb/s for extended reach applications in PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina K Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong K Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, California, United States. pp.Tu3G.7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2017.Tu3G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-light enabled photonic integrated microwave filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Combrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-PAM dispersion-uncompensated transmission with micro-ring resonator enhanced 1.55-µm DML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskars Ozolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, May 2017, San Jose, California, United States. pp.STu1M.5, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2017.STu1M.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion de fréquence sensible à la phase utilisant trois ondes pompes dans une fibre optique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip mode division multiplexing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Frellsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.977407, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des résonances parasites dans les réseaux optiques sur puce avec une topologie en anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of spurious resonances in optical networks-on-chip with ring topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Optical Interconnects Conference OIC 2016 (OIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, May 2016, San Diego, CA, United States. pp.TuD2, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OIC.2016.7482999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-free dispersion-uncompensated transmission at 20 Gb/s over SSMF using a hybrid III-V/SOI DML with MRR filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerija Kamchevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Hua Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.Stu1G.4, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.STu1G.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of mode partition noise in quantum-dash Fabry- Perot mode-locked lasers using Manchester encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European Conference on Optical Communication (ECOC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Duesseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct modulation of a hybrid III-V/Si DFB laser with MRR filtering for 22.5-Gb/s error-free dispersion-uncompensated transmission over 2.5-km SSMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Cristofori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2016 - 42nd European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.1142-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-harmonic decomposition-based maximum loglikelihood estimator for carrier phase estimation of coherent optical M-QAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Mar 2016, Anaheim, CA, United States. pp.Tu3K.3, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2016.Tu3K.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical phase conjugation for nonlinearity compensation in WDM PDM 16-QAM transmission over dispersion-compensated and dispersion-uncompensated links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of non-linear mode conversion in few-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics: Science &amp; Innovations 2015 (CLEO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, California, United States. pp.SM2L.3, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.SM2L.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing for on-chip space division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Jun 2015, Boston, MA, United States. SpT2E.3, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2015.SpT2E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear phase noise reduction for 20-Gbit/s NRZ-QPSK signals using InP on SOI photonic crystal nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lenglé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, USA, United States. pp.Tu2F.3, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joindot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4913 - 4918, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-sensitive optical processing in silicon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dziallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. pp.Tu2F.4, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.Tu2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of long-haul WDM transmission systems based on phase-insensitive fiber-optic parametric amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society 2015 Summer Topical Meeting Series (SUM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2015, Nassau, Bahamas. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PHOSST.2015.7248272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength conversion of 80 Gb/s RZ-DPSK Pol-MUX signals in a silicon nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Joon Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duk-Yong Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. pp.55-56, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Group4.2014.6962047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low coupling loss fully-etched apodized grating coupler with bonded metal mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Group IV Photonics (GFP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. pp.139-140, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Group4.2014.6961965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength conversion of a 128 Gbit/s DP-QPSK signal in a silicon polarization diversity circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Pelusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Bangyuan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Photonics Conference, 27th Annual Conference of the IEEE Photonics Society (IPC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, California, USA, United States. pp.312-313, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2014.6995369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical signal processing using Fano effects in photonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Mørk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Heuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaohui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting 2014 (EOSAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast all-optical self-aware protection switching based on a bistable laser diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Lorences Riesgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Morthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference 2014 (OFC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, CA, United States. pp.W2A.65, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2014.W2A.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric phase-sensitive and phase-insensitive all-opt ical signal processing on multiple nonlinear platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Progress in Electromagnetetics Research Symposium (PIERS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance evaluation of an OPC device using a dual-pump polarization-independent FOPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Jazayerifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. paper Tu.1.4.4, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr nonlinearity compensation in a 5×28-GBd PDM 16-QAM WDM system using fiber-based optical phase conjugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.5.3, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optical signal processing in silicon waveguides with reverse-biased p-i-n junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Vukovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society 2014 Summer Topical Meeting Series (PHOSST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montreal, QC, Canada. 116-117 (paper TuD4.1), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM.2014.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single quantum dash mode-locked laser as a comb-generator in four-channel 112 Gbit/s WDM transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur O'Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schadrac Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication 2014 (OFC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, CA, United States. pp.Tu2H.5, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2014.Tu2H.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-etched apodized fiber-to-chip grating coupler on the SOI platform with -0.78 dB coupling efficiency using photonic crystals and bonded Al mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresten Yvind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. paper P.2.4, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical signal processing using silicon devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Katsuo Oxenløwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhao Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco da Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.We.2.5.1, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip grating coupler array on the SOI platform for fan-in/fan-out of multi-core fibers with low insertion loss and crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhong Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihong Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Ou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. paper We.1.1.3, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.87 Tbit/s 160 Gbaud Dual-Polarization D8PSK OTDM Transmission over 110 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekawit Tipsuwannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Galili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Bougioukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Turin, Italy. pp.758-760, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-band DAC-less PAM-4 generation with a silicon dual-drive Mach-Zehnder Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Perez-Galacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Integrated Optics (ECIO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gand, Belgium. , ecio-conference.org, Poster session (T.Po2), 2019, 2019 Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15217,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD8FC8B3"/>
+    <w:nsid w:val="71956F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15448,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-peucheret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1655-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184095786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/peucheret_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eQVpX5AAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1359-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco da Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Zibar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2025.3647350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giron Castro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.509437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Jovanovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Da Ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2024.3350993" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.522761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2024.1471239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Weckenmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Perez-Galacho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2022.3179650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli Lagha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.2986601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kazdoghli-Lagha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2923763" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez Galacho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baudot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009740" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2851370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Carroll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2848115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Pakarzadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziye Golabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2018.07.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cristofori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Ozolins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2700497" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2701907" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.016300" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xiong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Ding" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Ou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0576-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi An" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12200-016-0553-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026930" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Miyamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003292" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Marhic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Andrekson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Petropoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojan Radic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Lali-Dastjerdi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Rottwitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Galili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030.2015.1044679" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sackey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karl Fischer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Jazayerifar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2393152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vukovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schroeder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Pelusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bangyuan Du" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schr&#246;der" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Joon Chae" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.003640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.027381" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Katsuo Oxenl&#248;we" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012467" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Yang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianji Dong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.031993" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005348" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Gajda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Dalgaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Zimmermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Fukuchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2318992" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.006078" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Sankar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078462" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W4H.3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fons Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schmidt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpM4F.2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc65510.2025.11282300" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Matsenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Nielsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140405" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649940v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016750" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10648111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650854" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard. J. Giron Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipc57732.2023.10360595" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524815v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2439" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Gaudillat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bigot-Astruc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232196" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165506v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Monteiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uiara Celine de Moura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2556066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P&#233;rez-Galacho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2020.ITu1A.4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Slim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PS.2019.8817698" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265876v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04608455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2018.Tu2C.3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OEDI.2018.OT3A.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291888" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Pang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Udalcovs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2C.5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2018.W4E.4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473806" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869958v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856825v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bramerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345923" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831569v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh4G.6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346038" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscars Ozolins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2017.8116138" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2017.8082217" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541218v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Rossi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2016.7831097" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schatz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024895" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512549v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina K Cristofori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong K Ding" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2017.Tu3G.7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2017.STu1M.5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309176v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Frellsen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Guan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211596" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476087v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317930v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OIC.2016.7482999" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359115v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerija Kamchevska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STu1G.4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gallet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Elschner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248199" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154023v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gordon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Wilkinson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2L.3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT2E.3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136435v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Petermann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dziallas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jazayerifar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zimmermann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.Tu2F.4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01241027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2015.7248272" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062952v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6962047" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961965" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075188v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pelusi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2014.6995369" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;rk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Heuck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohui Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Lorences Riesgo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Morthier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.W2A.65" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069392v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963845" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069388v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963897" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.67" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Hao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schadrac Fresnel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.Tu2H.5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069366v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963889" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069414v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964241" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069400v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964081" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawit Tipsuwannakul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Bougioukos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyropoulou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Seoane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621495" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270894v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>